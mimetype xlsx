--- v0 (2026-04-03)
+++ v1 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Real Property Record Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1821">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1824">
   <si>
     <t>Schedule Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t xml:space="preserve">Market Value </t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CLARK CHARLES C</t>
   </si>
   <si>
     <t>13255 BLASINGAME RD</t>
   </si>
   <si>
     <t>$8,496</t>
   </si>
   <si>
@@ -161,86 +161,110 @@
   <si>
     <t>CLARK-LUTZ NANCY J</t>
   </si>
   <si>
     <t>511 BOULDER ST</t>
   </si>
   <si>
     <t>$367,843</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/2202132001</t>
   </si>
   <si>
     <t>CLARK BRITTANY A</t>
   </si>
   <si>
     <t>956 BOULDER ST</t>
   </si>
   <si>
     <t>$274,847</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/2202411009</t>
   </si>
   <si>
+    <t>CLARK WILLIAM COOPER, GRADY MACAYLA ANN</t>
+  </si>
+  <si>
+    <t>13155 N ELLICOTT HWY</t>
+  </si>
+  <si>
+    <t>$339,902</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/2207002018</t>
+  </si>
+  <si>
     <t>JONES DOUGLAS CLARK</t>
   </si>
   <si>
     <t>6945 N BAGGETT RD</t>
   </si>
   <si>
     <t>$577,321</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/2300000127</t>
   </si>
   <si>
     <t>CLARK LAUREL BENNETT ANNE</t>
   </si>
   <si>
     <t>10450 S SQUIRREL CREEK RD</t>
   </si>
   <si>
     <t>$277,377</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/2600000080</t>
   </si>
   <si>
     <t>MCDADE ROBERTA CLARK, DAY EDWARD M, DAY MICHELLE N</t>
   </si>
   <si>
     <t>21810 SWEET RD</t>
   </si>
   <si>
     <t>$2,234</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/3100000214</t>
   </si>
   <si>
+    <t>CLARK RONALD EDWIN II, CLARK HEIDI JO</t>
+  </si>
+  <si>
+    <t>20585 WARRIORS PATH DR</t>
+  </si>
+  <si>
+    <t>$773,659</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/3115002017</t>
+  </si>
+  <si>
     <t>WHEELER W CLARK JR LIVING TRUST</t>
   </si>
   <si>
     <t>18010 BLACKSMITH RD</t>
   </si>
   <si>
     <t>$774,499</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/3118007028</t>
   </si>
   <si>
     <t>CLARK J SCOTT</t>
   </si>
   <si>
     <t>20150 SCOTT RD</t>
   </si>
   <si>
     <t>$497,389</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/3200000277</t>
   </si>
   <si>
     <t>CLARK PAUL J</t>
@@ -308,51 +332,51 @@
   <si>
     <t>$119,068</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/3335101007</t>
   </si>
   <si>
     <t>CLARK WILLIAM CODY</t>
   </si>
   <si>
     <t>17950 HIGHWAY 94</t>
   </si>
   <si>
     <t>$493,139</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/3407002024</t>
   </si>
   <si>
     <t>CLARK JOHN C, CLARK ASHLEY L</t>
   </si>
   <si>
     <t>16990 EASTONVILLE RD</t>
   </si>
   <si>
-    <t>$165,100</t>
+    <t>$936,522</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/4100000199</t>
   </si>
   <si>
     <t>MOUNTAIN OPERATIONS MANAGEMENT, TRUST, CLARK WILLIAM TRUSTEE</t>
   </si>
   <si>
     <t>15720 HOPPER RD</t>
   </si>
   <si>
     <t>$725,765</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/4100000241</t>
   </si>
   <si>
     <t>CLARK RYAN, CLARK SHAYLEE</t>
   </si>
   <si>
     <t>12595 MCCUNE RD</t>
   </si>
   <si>
     <t>$719,392</t>
   </si>
@@ -1106,51 +1130,63 @@
   <si>
     <t>JONES MATTHEW CLARK</t>
   </si>
   <si>
     <t>14415 E COACHMAN DR</t>
   </si>
   <si>
     <t>$992,619</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5134004023</t>
   </si>
   <si>
     <t>SEELYE WALTER CLARK &amp; MARIE ALBRECHT</t>
   </si>
   <si>
     <t>13802 E PINE GLEN DR</t>
   </si>
   <si>
     <t>$54,000</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5203001009</t>
   </si>
   <si>
-    <t>CLARK WAYNE P, CLARK DELLA L</t>
+    <t>CLARK PATRICK W, CLARK ELISA</t>
+  </si>
+  <si>
+    <t>14380 VOLLMER RD</t>
+  </si>
+  <si>
+    <t>$916,868</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5204001032</t>
+  </si>
+  <si>
+    <t>CLARK WAYNE P, CLARK DELLA L, KENNEDY AMANDA J</t>
   </si>
   <si>
     <t>5960 SCHWENCKS PL</t>
   </si>
   <si>
     <t>$983,060</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5206005005</t>
   </si>
   <si>
     <t>BROWN CLARK L, BROWN DIANNE M</t>
   </si>
   <si>
     <t>6645 GUN CLUB TRL</t>
   </si>
   <si>
     <t>$987,424</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5207003004</t>
   </si>
   <si>
     <t>CLARK JOHN W, CLARK PAULA B</t>
   </si>
@@ -1202,105 +1238,129 @@
   <si>
     <t>HARTWIG ERIC JAMES, HARTWIG ASHLEY ELIZABETH CLARK</t>
   </si>
   <si>
     <t>9944 DEVONCOVE DR</t>
   </si>
   <si>
     <t>$515,716</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5226106010</t>
   </si>
   <si>
     <t>CLARK-KNAPP CRYSTAL</t>
   </si>
   <si>
     <t>10664 WINGFIEL LN</t>
   </si>
   <si>
     <t>$615,434</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5226109010</t>
   </si>
   <si>
+    <t>CLARK FAMILY TRUST</t>
+  </si>
+  <si>
+    <t>10261 ANTELOPE RAVINE DR</t>
+  </si>
+  <si>
+    <t>$354,176</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5227203033</t>
+  </si>
+  <si>
     <t>DUANE AND DEBRA CLARK LIVING TRUST</t>
   </si>
   <si>
     <t>8235 HARVEY LOGAN DR</t>
   </si>
   <si>
     <t>$638,349</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5228405007</t>
   </si>
   <si>
+    <t>CLARK SYDNEY R, ST PETER CHRISTOPHER J</t>
+  </si>
+  <si>
+    <t>8447 JESSE EVANS DR</t>
+  </si>
+  <si>
+    <t>$787,813</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5228407012</t>
+  </si>
+  <si>
     <t>CLARK TYLER, DOYLE AMBER LYNN</t>
   </si>
   <si>
     <t>6608 THIMBLE CT</t>
   </si>
   <si>
     <t>$891,143</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5231101083</t>
   </si>
   <si>
     <t>CLARK DAVID S, CLARK BRENDA B</t>
   </si>
   <si>
     <t>9456 WOLF VALLEY DR</t>
   </si>
   <si>
     <t>$639,669</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5231113006</t>
   </si>
   <si>
     <t>CLARK MATTHEW, CLARK ERIKA</t>
   </si>
   <si>
     <t>8264 WHITE FISH WAY</t>
   </si>
   <si>
     <t>$511,479</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5233302033</t>
   </si>
   <si>
     <t>CLARK KENYA</t>
   </si>
   <si>
     <t>8442 DINES BLVD</t>
   </si>
   <si>
-    <t>$436,148</t>
+    <t>$734,428</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5233310018</t>
   </si>
   <si>
     <t>CLARK CHERYL L</t>
   </si>
   <si>
     <t>11265 S BLANEY RD</t>
   </si>
   <si>
     <t>$731,073</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5300000251</t>
   </si>
   <si>
     <t>CLARK AMY, DVM PROPERTIES LLC</t>
   </si>
   <si>
     <t>8036 MERIDIAN PARK DR</t>
   </si>
   <si>
     <t>$238,344</t>
   </si>
@@ -1325,50 +1385,62 @@
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5301201023</t>
   </si>
   <si>
     <t>8150 DAELYN DR</t>
   </si>
   <si>
     <t>$522,659</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5301210004</t>
   </si>
   <si>
     <t>CLARK JACOB</t>
   </si>
   <si>
     <t>7951 JAYLA TRL</t>
   </si>
   <si>
     <t>$440,510</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5301301037</t>
   </si>
   <si>
+    <t>CLARK TRISTAN TYLER, CLARK RACHEL ALICIA</t>
+  </si>
+  <si>
+    <t>9109 SIMMENTAL WY</t>
+  </si>
+  <si>
+    <t>$65,580</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5303305026</t>
+  </si>
+  <si>
     <t>CLARK BENJAMIN MARCUS, CLARK JESSICA YUKIHIRO</t>
   </si>
   <si>
     <t>8081 GOLDENRAY PL</t>
   </si>
   <si>
     <t>$559,260</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5304207023</t>
   </si>
   <si>
     <t>CLARK CHRISTOPHER A, CLARK NICOLE L</t>
   </si>
   <si>
     <t>8259 BURL WOOD DR</t>
   </si>
   <si>
     <t>$555,420</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5304302009</t>
   </si>
   <si>
     <t>MOURNING CLARK P, MOURNING KELSEY N</t>
@@ -1430,51 +1502,51 @@
   <si>
     <t>CLARK RYAN T, CLARK AUDRA L</t>
   </si>
   <si>
     <t>8402 HARDWOOD CIR</t>
   </si>
   <si>
     <t>$52,000</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5305409001</t>
   </si>
   <si>
     <t>CLARKE BERTHA M</t>
   </si>
   <si>
     <t>8087 MOUNT HURON TRL</t>
   </si>
   <si>
     <t>$515,225</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5306102015</t>
   </si>
   <si>
-    <t>MLC LIVING TRUST, LMC LIVING TRUST, CLARK MICHAEL LYNN TRUSTEE, CLARK LAURIE MARIE TRUSTEE</t>
+    <t>MLC LIVING TRUST, LMC LIVING TRUST, CLARK LAURIE MARIE TRUSTEE, CLARK MICHAEL LYNN TRUSTEE</t>
   </si>
   <si>
     <t>6108 CUMBRE VISTA WAY</t>
   </si>
   <si>
     <t>$657,253</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5306202008</t>
   </si>
   <si>
     <t>SNEED NATALIE N, CLARK TYREIKA L</t>
   </si>
   <si>
     <t>6073 DONAHUE DR</t>
   </si>
   <si>
     <t>$648,609</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5307305024</t>
   </si>
   <si>
     <t>BLACKSTOCK LOGAN CLARK, BLACKSTOCK LINDSAY KATHERINE</t>
   </si>
@@ -1484,51 +1556,51 @@
   <si>
     <t>$472,042</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5307307023</t>
   </si>
   <si>
     <t>CLARK WILLIAM P, CLARK KERRY M</t>
   </si>
   <si>
     <t>6436 KILKENNY CT</t>
   </si>
   <si>
     <t>$489,077</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5307409049</t>
   </si>
   <si>
     <t>CABRERA CLARK A, SALDAMANDO-LOBATO ANGELICA E</t>
   </si>
   <si>
     <t>7843 PITON PT</t>
   </si>
   <si>
-    <t>$261,576</t>
+    <t>$447,402</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5308101060</t>
   </si>
   <si>
     <t>CLARK CODY, CLARK STEVEN, FEIST-CLARK ANITA</t>
   </si>
   <si>
     <t>6553 HARVEY LN</t>
   </si>
   <si>
     <t>$422,405</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5308306020</t>
   </si>
   <si>
     <t>CLARK SHAWNTAE RASHAD, CLARK KRYSTAL A</t>
   </si>
   <si>
     <t>7139 MUSTANG RIM DR</t>
   </si>
   <si>
     <t>$658,916</t>
   </si>
@@ -2102,167 +2174,185 @@
   <si>
     <t>$418,024</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315210018</t>
   </si>
   <si>
     <t>VAUGHN JAMES, CLARK TRINITY</t>
   </si>
   <si>
     <t>5676 TRAMORE CT</t>
   </si>
   <si>
     <t>$304,245</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315304035</t>
   </si>
   <si>
     <t>CLARK MELANIE</t>
   </si>
   <si>
     <t>8993 STRATH PT</t>
   </si>
   <si>
-    <t>$67,845</t>
+    <t>$474,465</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315319036</t>
   </si>
   <si>
+    <t>CLARKE IVETTE MARIE, CLARKE ROBERT WARRINER JR</t>
+  </si>
+  <si>
+    <t>9283 ORO CITY LP</t>
+  </si>
+  <si>
+    <t>$57,026</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315321042</t>
+  </si>
+  <si>
     <t>CLARK TIMOTHY JR, MAES NICOLLETTE</t>
   </si>
   <si>
     <t>9388 TWIN SISTERS DR</t>
   </si>
   <si>
     <t>$463,193</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315405024</t>
   </si>
   <si>
     <t>CLAYTON PROPERTIES GROUP INC</t>
   </si>
   <si>
     <t>9414 CLARKVILLE TRL</t>
   </si>
   <si>
+    <t>$2,051</t>
+  </si>
+  <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315408015</t>
   </si>
   <si>
     <t>9410 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315408016</t>
   </si>
   <si>
     <t>9406 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315408017</t>
   </si>
   <si>
     <t>9402 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315408018</t>
   </si>
   <si>
+    <t>9430 CLARKVILLE TRL</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408019</t>
+  </si>
+  <si>
     <t>9426 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408019</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408020</t>
   </si>
   <si>
     <t>9422 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408020</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408021</t>
   </si>
   <si>
     <t>9418 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408021</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408022</t>
   </si>
   <si>
     <t>9446 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408022</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408023</t>
   </si>
   <si>
     <t>9442 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408023</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408024</t>
   </si>
   <si>
     <t>9438 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408024</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408025</t>
   </si>
   <si>
     <t>9434 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408025</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408026</t>
   </si>
   <si>
     <t>9462 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408026</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408027</t>
   </si>
   <si>
     <t>9458 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408027</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408028</t>
   </si>
   <si>
     <t>9454 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408028</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408029</t>
   </si>
   <si>
     <t>9450 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408029</t>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315408030</t>
   </si>
   <si>
     <t>9474 CLARKVILLE TRL</t>
   </si>
   <si>
-    <t>https://property.spatialest.com/co/elpaso/#/property/5315408030</t>
-[...1 lines deleted...]
-  <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315408031</t>
   </si>
   <si>
     <t>9478 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315408032</t>
   </si>
   <si>
     <t>9482 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315408033</t>
   </si>
   <si>
     <t>9486 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315408034</t>
   </si>
   <si>
     <t>9490 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315408035</t>
@@ -2420,50 +2510,68 @@
   <si>
     <t>9591 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315412001</t>
   </si>
   <si>
     <t>9587 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315412002</t>
   </si>
   <si>
     <t>9583 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315412003</t>
   </si>
   <si>
     <t>9579 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315412004</t>
   </si>
   <si>
+    <t>9575 CLARKVILLE TRL</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315412005</t>
+  </si>
+  <si>
+    <t>9571 CLARKVILLE TRL</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315412006</t>
+  </si>
+  <si>
+    <t>9567 CLARKVILLE TRL</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5315412007</t>
+  </si>
+  <si>
     <t>9563 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315412008</t>
   </si>
   <si>
     <t>9559 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315412009</t>
   </si>
   <si>
     <t>9555 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315412010</t>
   </si>
   <si>
     <t>9551 CLARKVILLE TRL</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5315412011</t>
   </si>
   <si>
     <t>9547 CLARKVILLE TRL</t>
@@ -3095,62 +3203,50 @@
   <si>
     <t>KENNEDY ERIC, CLARK HEATHER</t>
   </si>
   <si>
     <t>3570 PONY TRACKS DR</t>
   </si>
   <si>
     <t>$585,253</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5331114002</t>
   </si>
   <si>
     <t>CLARK MICHAEL D</t>
   </si>
   <si>
     <t>3185 RICHMOND DR</t>
   </si>
   <si>
     <t>$426,233</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5331402012</t>
   </si>
   <si>
-    <t>CLARK SHAYLEE, CLARK RYAN</t>
-[...10 lines deleted...]
-  <si>
     <t>CLARK JAMES L, CLARK ZELIE J H</t>
   </si>
   <si>
     <t>6325 CHANTILLY PL</t>
   </si>
   <si>
     <t>$335,807</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5331409014</t>
   </si>
   <si>
     <t>6435 CHANTILLY PL</t>
   </si>
   <si>
     <t>$362,676</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5331409022</t>
   </si>
   <si>
     <t>CLARK REBECCA A</t>
   </si>
   <si>
     <t>3225 ROCK HARBOR PT</t>
@@ -3335,63 +3431,63 @@
   <si>
     <t>$353,119</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5503419014</t>
   </si>
   <si>
     <t>CLARKE KIRK, CLARKE KRISTI</t>
   </si>
   <si>
     <t>5370 WAGON HAMMER DR</t>
   </si>
   <si>
     <t>$466,569</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5509303017</t>
   </si>
   <si>
     <t>CLARK GARRETT, JUDY ASHLEY</t>
   </si>
   <si>
     <t>8254 TURTLE LAKE WAY</t>
   </si>
   <si>
-    <t>$482,584</t>
+    <t>$503,617</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5509307013</t>
   </si>
   <si>
     <t>CLARKE ROBERT, CLARKE KARI</t>
   </si>
   <si>
     <t>5094 RUFFNER CT</t>
   </si>
   <si>
-    <t>$88,596</t>
+    <t>$506,365</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5509402022</t>
   </si>
   <si>
     <t>CLARK ANDREW D, CLARK CHERYL F</t>
   </si>
   <si>
     <t>10226 ABRAMS DR</t>
   </si>
   <si>
     <t>$511,700</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5514319005</t>
   </si>
   <si>
     <t>CLARK ZACHARY, CLARK KATIE</t>
   </si>
   <si>
     <t>6552 LAMINE DR</t>
   </si>
   <si>
     <t>$480,424</t>
   </si>
@@ -3539,51 +3635,51 @@
   <si>
     <t>$589,299</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5522307058</t>
   </si>
   <si>
     <t>CLARK COLIN A, CLARK AYSHIA L</t>
   </si>
   <si>
     <t>6814 PEACHLEAF DR</t>
   </si>
   <si>
     <t>$465,960</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5522309035</t>
   </si>
   <si>
     <t>CLARK DONTE LEE, CLARK PAULINA MONAE AUGUSTA</t>
   </si>
   <si>
     <t>9253 GOLDEN BUFFS DR</t>
   </si>
   <si>
-    <t>$69,596</t>
+    <t>$574,301</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5522402013</t>
   </si>
   <si>
     <t>CLARK CATHERINE MARY</t>
   </si>
   <si>
     <t>10817 WITCHER DR</t>
   </si>
   <si>
     <t>$396,279</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5524210020</t>
   </si>
   <si>
     <t>CLARK JOSEPH C, CLARK JENNIFER</t>
   </si>
   <si>
     <t>8344 BROOK VALLEY DR</t>
   </si>
   <si>
     <t>$423,514</t>
   </si>
@@ -3635,92 +3731,104 @@
   <si>
     <t>$461,715</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5532406028</t>
   </si>
   <si>
     <t>CLARK KERI J</t>
   </si>
   <si>
     <t>604 STUBBLE FIELD DR</t>
   </si>
   <si>
     <t>$338,140</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5605104006</t>
   </si>
   <si>
     <t>NAZAIRE CLARK C, NAZAIRE MARIE S</t>
   </si>
   <si>
     <t>7777 CANDLELIGHT LN</t>
   </si>
   <si>
-    <t>$455,975</t>
+    <t>$477,885</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5605111010</t>
   </si>
   <si>
     <t>CLARK NANCY ANN</t>
   </si>
   <si>
     <t>729 RYE RIDGE RD</t>
   </si>
   <si>
     <t>$450,902</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5605213022</t>
   </si>
   <si>
     <t>CLARK JEAN D</t>
   </si>
   <si>
     <t>311 N MAIN ST</t>
   </si>
   <si>
     <t>$226,546</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5605308022</t>
   </si>
   <si>
     <t>CLARK JESSE RANDALL, KORETZ DANIELLE</t>
   </si>
   <si>
     <t>305 ROSEWOOD DR</t>
   </si>
   <si>
     <t>$318,199</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5606103031</t>
   </si>
   <si>
+    <t>ZENNER CLARK LLC</t>
+  </si>
+  <si>
+    <t>105 S SANTA FE AVE</t>
+  </si>
+  <si>
+    <t>$233,347</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/5606404006</t>
+  </si>
+  <si>
     <t>CLARK SAMMIE LEE TYRUS III</t>
   </si>
   <si>
     <t>10564 WELLS PT</t>
   </si>
   <si>
     <t>$271,777</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5608107007</t>
   </si>
   <si>
     <t>CLARK JAN E</t>
   </si>
   <si>
     <t>10885 LAVANYA PL</t>
   </si>
   <si>
     <t>$393,559</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5608117010</t>
   </si>
   <si>
     <t>CLARK WILLIAM K</t>
@@ -3776,89 +3884,74 @@
   <si>
     <t>HANOVER RD</t>
   </si>
   <si>
     <t>$47,720</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5700000001</t>
   </si>
   <si>
     <t>16655 HANOVER RD</t>
   </si>
   <si>
     <t>$396,847</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5700000151</t>
   </si>
   <si>
     <t>$3,845</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/5700000155</t>
   </si>
   <si>
-    <t>CLARK GREGORY S</t>
-[...10 lines deleted...]
-  <si>
     <t>CLARK K &amp; R LIVING TRUST</t>
   </si>
   <si>
     <t>20391 W ELK CREEK DR</t>
   </si>
   <si>
     <t>$918,386</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6101002029</t>
   </si>
   <si>
     <t>ROSENBERG BRADLEY S REVOC TRUST O, CLARK KATHERINE K REVOC TRUST OF</t>
   </si>
   <si>
     <t>19619 GLEN SHADOWS DR</t>
   </si>
   <si>
     <t>$1,390,695</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6103004011</t>
   </si>
   <si>
-    <t>CLARK FAMILY TRUST</t>
-[...1 lines deleted...]
-  <si>
     <t>19075 ROYAL ARCHERS LN</t>
   </si>
   <si>
     <t>$697,261</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6107007049</t>
   </si>
   <si>
     <t>SPENCER CLARK O</t>
   </si>
   <si>
     <t>165 KING ARTHURS KNOLL</t>
   </si>
   <si>
     <t>$972,932</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6107008032</t>
   </si>
   <si>
     <t>CLARKE TERENCE, CLARKE CYNTHIA</t>
   </si>
   <si>
     <t>17735 POND VIEW PL</t>
@@ -4133,50 +4226,62 @@
   <si>
     <t>CLARK RALPH</t>
   </si>
   <si>
     <t>14250 GLENEAGLE DR</t>
   </si>
   <si>
     <t>$572,030</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6206103006</t>
   </si>
   <si>
     <t>CLARK CHARLES, CLARK ELAINE M</t>
   </si>
   <si>
     <t>312 LUXURY LN</t>
   </si>
   <si>
     <t>$501,614</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6206301143</t>
   </si>
   <si>
+    <t>CLARK BRUCE W, CLARK LORI JEAN L</t>
+  </si>
+  <si>
+    <t>13833 RIVERCREST CIR</t>
+  </si>
+  <si>
+    <t>$831,718</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/co/elpaso/#/property/6206305006</t>
+  </si>
+  <si>
     <t>CLARK RYAN E, CLARK SAMANTHA R</t>
   </si>
   <si>
     <t>13860 ANTELOPE PASS PL</t>
   </si>
   <si>
     <t>$725,810</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6206409028</t>
   </si>
   <si>
     <t>CLARK LONNIE</t>
   </si>
   <si>
     <t>13375 POSITANO PT</t>
   </si>
   <si>
     <t>$501,472</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6208106024</t>
   </si>
   <si>
     <t>13387 POSITANO PT</t>
@@ -4265,51 +4370,51 @@
   <si>
     <t>$611,410</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6217101002</t>
   </si>
   <si>
     <t>CLARK JOHN BISHOP, CLARK MINDI RENAE HYLTON</t>
   </si>
   <si>
     <t>12123 STANLEY CANYON RD</t>
   </si>
   <si>
     <t>$581,794</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6217104022</t>
   </si>
   <si>
     <t>CLARK DAVID, CLARK ELIZABETH</t>
   </si>
   <si>
     <t>1118 KELSO PL</t>
   </si>
   <si>
-    <t>$958,814</t>
+    <t>$965,511</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6217306002</t>
   </si>
   <si>
     <t>CLARKE DEBORAH J</t>
   </si>
   <si>
     <t>11524 WILDWOOD RIDGE DR</t>
   </si>
   <si>
     <t>$489,042</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6217412018</t>
   </si>
   <si>
     <t>CLARK NATHAN ANDREW, ADAMS HOLLY JEAN</t>
   </si>
   <si>
     <t>11374 MODERN MEADOW LOOP</t>
   </si>
   <si>
     <t>$534,555</t>
   </si>
@@ -4520,62 +4625,50 @@
   <si>
     <t>CLARK ROBERT E, GREENHALGH MARIAN L</t>
   </si>
   <si>
     <t>2115 WARRINGTON CT</t>
   </si>
   <si>
     <t>$521,779</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6233301023</t>
   </si>
   <si>
     <t>GINTER CLARK L, GINTER BARBARA T</t>
   </si>
   <si>
     <t>2355 NORWICH DR</t>
   </si>
   <si>
     <t>$482,491</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6233405009</t>
   </si>
   <si>
-    <t>CLARK TRISTAN, CLARK RACHEL</t>
-[...10 lines deleted...]
-  <si>
     <t>CLARK RYAN, CLARK SHAYLEE L</t>
   </si>
   <si>
     <t>2645 CORNWALL CT</t>
   </si>
   <si>
     <t>$533,708</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6233408018</t>
   </si>
   <si>
     <t>CLARK ROBERT G, CLARK MARY BETH P</t>
   </si>
   <si>
     <t>2710 CORNWALL CT</t>
   </si>
   <si>
     <t>$547,780</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6233409021</t>
   </si>
   <si>
     <t>CLARK KEVIN, CLARK HAYDEN</t>
@@ -5391,134 +5484,50 @@
     <t>https://property.spatialest.com/co/elpaso/#/property/6314115016</t>
   </si>
   <si>
     <t>DOLE PATRICK, DOLE LISA</t>
   </si>
   <si>
     <t>4508 CLARK FORK PL</t>
   </si>
   <si>
     <t>$593,243</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6314115017</t>
   </si>
   <si>
     <t>DINWIDDIE FAMILY, REVOCABLE TRUST</t>
   </si>
   <si>
     <t>4512 CLARK FORK PL</t>
   </si>
   <si>
     <t>$589,884</t>
   </si>
   <si>
     <t>https://property.spatialest.com/co/elpaso/#/property/6314115018</t>
-  </si>
-[...82 lines deleted...]
-    <t>https://property.spatialest.com/co/elpaso/#/property/6314115027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5814,51 +5823,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/1200000113" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/1500000216" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/1600000139" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000029" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000105" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000131" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000249" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000282" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000283" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000314" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000315" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2100000342" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2202132001" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2202411009" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2300000127" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2600000080" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3100000214" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3118007028" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3200000277" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3200000509" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3200000711" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3200000713" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3218002004" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3300000655" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3335101007" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3407002024" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4100000199" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4100000241" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4119002002" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4130003017" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4208005007" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4208005021" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4217002003" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106001" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106002" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106003" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106004" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106005" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106006" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106007" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106008" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106009" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106010" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106011" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106012" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106013" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106014" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106015" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106016" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401046" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401047" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401048" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401049" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401050" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401051" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219404059" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219406022" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219412017" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219412018" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413001" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413002" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413003" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413004" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413005" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413006" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4220303022" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4220401023" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4229301026" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230103004" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230201019" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230204013" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230212003" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230302003" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230401014" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230402005" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230405039" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4231111002" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4231410028" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4306204006" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4306317006" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4306317032" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4306317106" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4307306024" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4319002026" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4327002009" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4331003014" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4428001011" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/500000121" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5100000305" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5105002008" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5120002003" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5134004023" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5203001009" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5206005005" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5207003004" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5219002003" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5219002006" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5224001014" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5225103028" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5226106010" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5226109010" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5228405007" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5231101083" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5231113006" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5233302033" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5233310018" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5300000251" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301001021" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301101061" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301201023" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301210004" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301301037" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5304207023" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5304302009" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305221001" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305301053" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305407145" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305407146" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305407156" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305409001" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5306102015" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5306202008" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5307305024" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5307307023" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5307409049" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5308101060" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5308306020" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5308403017" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5308413061" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5309204025" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5309312002" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310103002" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201029" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201030" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201031" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201032" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201033" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201034" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201035" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201036" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201095" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202001" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202002" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202003" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202004" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202005" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202006" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202007" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202008" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202009" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202020" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206011" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206012" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206013" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206014" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206015" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206016" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206017" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206018" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207013" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207014" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207015" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207016" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207017" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207018" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207019" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207020" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207021" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310303010" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310306013" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5312112003" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5312112006" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5312201017" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5312208012" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315201286" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315210018" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315304035" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315319036" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315405024" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408015" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408016" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408017" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408018" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408019" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408020" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408021" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408022" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408023" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408024" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408025" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408026" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408027" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408028" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408029" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408030" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408031" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408032" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408033" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408034" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408035" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408036" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408037" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408038" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408039" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408040" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408041" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408042" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408043" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408044" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408045" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408046" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408047" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408048" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408049" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408050" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408051" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408052" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408053" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408054" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408055" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408056" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408057" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408058" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408059" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408060" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412001" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412002" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412003" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412004" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412008" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412009" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412010" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412011" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412012" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412013" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412014" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412023" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412024" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412025" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412026" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412027" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412028" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412029" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412030" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412039" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412040" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412041" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412042" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317104015" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317116099" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317121083" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317121101" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317208017" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317210075" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317210205" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317214002" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317411009" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5318125017" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5318314064" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5318314073" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319102012" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319102050" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319103021" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319113002" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319203064" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319203083" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319302007" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319307022" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319311007" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319401002" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320106005" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320106014" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320125017" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320210032" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320211002" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320211005" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320301063" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320313004" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320403032" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320405053" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320413014" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329123004" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329205015" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329206022" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329212061" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329212208" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329317001" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329322009" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329403010" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329409003" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5330403007" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5330414038" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5330414105" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331108021" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331114002" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331402012" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331404012" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331409014" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331409022" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5332201002" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5332214088" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5332306028" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5332311030" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5333206010" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5404206061" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5404207015" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5405204046" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5405314012" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5405317002" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5406118009" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5408202006" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5408209023" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5408303011" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5503408009" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5503419014" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5509303017" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5509307013" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5509402022" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5514319005" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5514418029" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519101061" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519111010" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519117007" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519117020" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519217026" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519219001" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519302014" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519307016" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519311004" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519412011" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5522302035" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5522307058" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5522309035" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5522402013" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5524210020" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5529407008" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5532123025" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5532215013" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5532404012" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5532406028" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5605104006" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5605111010" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5605213022" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5605308022" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5606103031" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5608107007" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5608117010" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5609112006" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5617002011" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5617003020" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5621000001" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5700000001" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5700000151" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5700000155" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5730005007" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6101002029" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6103004011" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6107007049" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6107008032" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6114007010" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6116004008" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6117005028" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6118011034" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6120001024" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6120006010" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6124002005" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6126002002" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6126002010" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6130103017" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6130311021" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6130313013" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6130317011" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6131116012" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6131206100" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6131208010" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6131210010" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6132008013" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6133004005" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6136005003" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6204404083" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6204408006" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6205302011" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6206103006" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6206301143" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6206409028" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6208106024" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6208106026" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6208207036" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6208308018" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6209309009" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6212001006" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6214002006" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6216208031" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6217101002" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6217104022" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6217306002" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6217412018" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6220110032" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6221301322" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6222302025" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6222313052" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6222402017" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6222410002" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6225101036" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6225107028" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6225411019" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6225412011" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6226403005" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6227206017" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6227210014" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6227303003" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6227404024" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6228113003" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6228303005" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6229007014" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6233301023" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6233405009" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6233408014" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6233408018" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6233409021" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6234101012" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6234315030" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6234419009" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6235111013" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6235317021" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6235410011" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6236128016" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6236412004" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6236422254" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6301108009" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6301202032" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6301216074" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6301309001" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302101048" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302203012" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302204008" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302212004" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302218009" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302301022" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302304033" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302306011" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302408038" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302409039" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302419008" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303105004" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303205041" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303313043" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303313125" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303407033" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304102012" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304103003" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304208017" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304306005" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304307031" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304402009" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304412110" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6306001002" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307208032" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307301011" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307302058" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307304081" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402029" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402115" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402166" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402171" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402177" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402184" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6309001005" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6309304152" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6309406054" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6310109002" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6310309011" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6310408007" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6310429018" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6311204020" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6311204107" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6312103070" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6312304022" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6312405048" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6312411002" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313001006" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313110019" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313128013" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313203018" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313204024" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313307113" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313318005" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313322036" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115016" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115017" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115018" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115019" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115020" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115021" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115022" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115023" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115024" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115025" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115026" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/1200000113" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/1500000216" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/1600000139" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000029" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000105" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000131" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000249" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000282" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000283" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000314" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/200000315" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2100000342" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2202132001" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2202411009" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2207002018" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2300000127" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/2600000080" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3100000214" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3115002017" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3118007028" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3200000277" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3200000509" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3200000711" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3200000713" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3218002004" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3300000655" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3335101007" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/3407002024" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4100000199" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4100000241" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4119002002" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4130003017" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4208005007" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4208005021" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4217002003" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106001" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106002" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106003" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106004" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106005" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106006" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106007" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106008" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106009" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106010" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106011" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106012" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106013" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106014" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106015" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219106016" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401046" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401047" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401048" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401049" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401050" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219401051" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219404059" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219406022" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219412017" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219412018" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413001" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413002" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413003" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413004" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413005" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4219413006" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4220303022" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4220401023" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4229301026" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230103004" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230201019" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230204013" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230212003" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230302003" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230401014" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230402005" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4230405039" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4231111002" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4231410028" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4306204006" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4306317006" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4306317032" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4306317106" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4307306024" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4319002026" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4327002009" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4331003014" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/4428001011" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/500000121" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5100000305" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5105002008" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5120002003" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5134004023" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5203001009" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5204001032" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5206005005" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5207003004" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5219002003" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5219002006" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5224001014" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5225103028" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5226106010" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5226109010" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5227203033" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5228405007" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5228407012" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5231101083" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5231113006" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5233302033" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5233310018" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5300000251" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301001021" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301101061" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301201023" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301210004" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5301301037" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5303305026" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5304207023" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5304302009" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305221001" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305301053" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305407145" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305407146" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305407156" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5305409001" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5306102015" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5306202008" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5307305024" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5307307023" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5307409049" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5308101060" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5308306020" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5308403017" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5308413061" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5309204025" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5309312002" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310103002" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201029" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201030" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201031" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201032" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201033" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201034" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201035" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201036" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310201095" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202001" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202002" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202003" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202004" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202005" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202006" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202007" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202008" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202009" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310202020" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206011" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206012" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206013" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206014" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206015" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206016" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206017" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310206018" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207013" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207014" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207015" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207016" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207017" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207018" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207019" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207020" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310207021" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310303010" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5310306013" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5312112003" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5312112006" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5312201017" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5312208012" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315201286" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315210018" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315304035" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315319036" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315321042" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315405024" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408015" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408016" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408017" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408018" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408019" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408020" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408021" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408022" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408023" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408024" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408025" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408026" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408027" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408028" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408029" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408030" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408031" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408032" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408033" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408034" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408035" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408036" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408037" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408038" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408039" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408040" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408041" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408042" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408043" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408044" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408045" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408046" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408047" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408048" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408049" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408050" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408051" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408052" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408053" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408054" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408055" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408056" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408057" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408058" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408059" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315408060" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412001" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412002" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412003" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412004" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412005" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412006" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412007" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412008" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412009" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412010" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412011" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412012" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412013" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412014" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412023" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412024" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412025" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412026" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412027" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412028" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412029" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412030" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412039" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412040" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412041" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5315412042" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317104015" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317116099" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317121083" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317121101" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317208017" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317210075" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317210205" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317214002" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5317411009" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5318125017" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5318314064" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5318314073" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319102012" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319102050" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319103021" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319113002" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319203064" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319203083" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319302007" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319307022" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319311007" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5319401002" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320106005" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320106014" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320125017" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320210032" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320211002" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320211005" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320301063" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320313004" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320403032" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320405053" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5320413014" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329123004" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329205015" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329206022" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329212061" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329212208" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329317001" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329322009" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329403010" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5329409003" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5330403007" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5330414038" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5330414105" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331108021" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331114002" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331402012" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331409014" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5331409022" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5332201002" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5332214088" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5332306028" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5332311030" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5333206010" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5404206061" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5404207015" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5405204046" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5405314012" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5405317002" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5406118009" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5408202006" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5408209023" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5408303011" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5503408009" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5503419014" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5509303017" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5509307013" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5509402022" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5514319005" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5514418029" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519101061" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519111010" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519117007" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519117020" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519217026" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519219001" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519302014" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519307016" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519311004" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5519412011" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5522302035" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5522307058" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5522309035" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5522402013" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5524210020" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5529407008" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5532123025" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5532215013" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5532404012" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5532406028" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5605104006" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5605111010" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5605213022" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5605308022" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5606103031" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5606404006" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5608107007" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5608117010" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5609112006" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5617002011" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5617003020" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5621000001" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5700000001" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5700000151" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/5700000155" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6101002029" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6103004011" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6107007049" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6107008032" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6114007010" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6116004008" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6117005028" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6118011034" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6120001024" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6120006010" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6124002005" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6126002002" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6126002010" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6130103017" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6130311021" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6130313013" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6130317011" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6131116012" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6131206100" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6131208010" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6131210010" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6132008013" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6133004005" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6136005003" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6204404083" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6204408006" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6205302011" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6206103006" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6206301143" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6206305006" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6206409028" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6208106024" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6208106026" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6208207036" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6208308018" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6209309009" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6212001006" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6214002006" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6216208031" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6217101002" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6217104022" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6217306002" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6217412018" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6220110032" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6221301322" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6222302025" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6222313052" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6222402017" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6222410002" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6225101036" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6225107028" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6225411019" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6225412011" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6226403005" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6227206017" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6227210014" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6227303003" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6227404024" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6228113003" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6228303005" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6229007014" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6233301023" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6233405009" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6233408018" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6233409021" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6234101012" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6234315030" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6234419009" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6235111013" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6235317021" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6235410011" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6236128016" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6236412004" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6236422254" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6301108009" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6301202032" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6301216074" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6301309001" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302101048" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302203012" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302204008" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302212004" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302218009" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302301022" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302304033" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302306011" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302408038" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302409039" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6302419008" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303105004" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303205041" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303313043" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303313125" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6303407033" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304102012" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304103003" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304208017" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304306005" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304307031" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304402009" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6304412110" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6306001002" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307208032" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307301011" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307302058" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307304081" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402029" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402115" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402166" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402171" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402177" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6307402184" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6309001005" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6309304152" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6309406054" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6310109002" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6310309011" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6310408007" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6310429018" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6311204020" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6311204107" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6312103070" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6312304022" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6312405048" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6312411002" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313001006" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313110019" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313128013" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313203018" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313204024" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313307113" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313318005" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6313322036" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115016" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/co/elpaso/#/property/6314115017" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E501"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="75.41" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
@@ -6094,8308 +6103,8308 @@
         <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2202411009</v>
       </c>
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
-        <v>2300000127</v>
+        <v>2207002018</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>51</v>
       </c>
       <c r="E16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
-        <v>2600000080</v>
+        <v>2300000127</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
-        <v>3100000214</v>
+        <v>2600000080</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
-        <v>3118007028</v>
+        <v>3100000214</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" t="s">
         <v>62</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
-        <v>3200000277</v>
+        <v>3115002017</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
-        <v>3200000509</v>
+        <v>3118007028</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>71</v>
       </c>
       <c r="E21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
-        <v>3200000711</v>
+        <v>3200000277</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
-        <v>3200000713</v>
+        <v>3200000509</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
-        <v>3218002004</v>
+        <v>3200000711</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
-        <v>3300000655</v>
+        <v>3200000713</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
         <v>86</v>
       </c>
       <c r="E25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
-        <v>3335101007</v>
+        <v>3218002004</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>90</v>
       </c>
       <c r="E26" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
-        <v>3407002024</v>
+        <v>3300000655</v>
       </c>
       <c r="B27" t="s">
         <v>92</v>
       </c>
       <c r="C27" t="s">
         <v>93</v>
       </c>
       <c r="D27" t="s">
         <v>94</v>
       </c>
       <c r="E27" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
-        <v>4100000199</v>
+        <v>3335101007</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>97</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
-        <v>4100000241</v>
+        <v>3407002024</v>
       </c>
       <c r="B29" t="s">
         <v>100</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
-        <v>4119002002</v>
+        <v>4100000199</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
       <c r="C30" t="s">
         <v>105</v>
       </c>
       <c r="D30" t="s">
         <v>106</v>
       </c>
       <c r="E30" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
-        <v>4130003017</v>
+        <v>4100000241</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>110</v>
       </c>
       <c r="E31" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
-        <v>4208005007</v>
+        <v>4119002002</v>
       </c>
       <c r="B32" t="s">
         <v>112</v>
       </c>
       <c r="C32" t="s">
         <v>113</v>
       </c>
       <c r="D32" t="s">
         <v>114</v>
       </c>
       <c r="E32" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
-        <v>4208005021</v>
+        <v>4130003017</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
         <v>117</v>
       </c>
       <c r="D33" t="s">
         <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
-        <v>4217002003</v>
+        <v>4208005007</v>
       </c>
       <c r="B34" t="s">
         <v>120</v>
       </c>
       <c r="C34" t="s">
         <v>121</v>
       </c>
       <c r="D34" t="s">
         <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
-        <v>4219106001</v>
+        <v>4208005021</v>
       </c>
       <c r="B35" t="s">
         <v>124</v>
       </c>
       <c r="C35" t="s">
         <v>125</v>
       </c>
       <c r="D35" t="s">
         <v>126</v>
       </c>
       <c r="E35" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
-        <v>4219106002</v>
+        <v>4217002003</v>
       </c>
       <c r="B36" t="s">
         <v>128</v>
       </c>
       <c r="C36" t="s">
         <v>129</v>
       </c>
       <c r="D36" t="s">
         <v>130</v>
       </c>
       <c r="E36" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
-        <v>4219106003</v>
+        <v>4219106001</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" t="s">
         <v>133</v>
       </c>
       <c r="D37" t="s">
         <v>134</v>
       </c>
       <c r="E37" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
-        <v>4219106004</v>
+        <v>4219106002</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" t="s">
         <v>137</v>
       </c>
       <c r="D38" t="s">
         <v>138</v>
       </c>
       <c r="E38" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
-        <v>4219106005</v>
+        <v>4219106003</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" t="s">
         <v>141</v>
       </c>
       <c r="D39" t="s">
         <v>142</v>
       </c>
       <c r="E39" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
-        <v>4219106006</v>
+        <v>4219106004</v>
       </c>
       <c r="B40" t="s">
         <v>144</v>
       </c>
       <c r="C40" t="s">
         <v>145</v>
       </c>
       <c r="D40" t="s">
         <v>146</v>
       </c>
       <c r="E40" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
-        <v>4219106007</v>
+        <v>4219106005</v>
       </c>
       <c r="B41" t="s">
         <v>148</v>
       </c>
       <c r="C41" t="s">
         <v>149</v>
       </c>
       <c r="D41" t="s">
         <v>150</v>
       </c>
       <c r="E41" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
-        <v>4219106008</v>
+        <v>4219106006</v>
       </c>
       <c r="B42" t="s">
         <v>152</v>
       </c>
       <c r="C42" t="s">
         <v>153</v>
       </c>
       <c r="D42" t="s">
         <v>154</v>
       </c>
       <c r="E42" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
-        <v>4219106009</v>
+        <v>4219106007</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" t="s">
         <v>157</v>
       </c>
       <c r="D43" t="s">
         <v>158</v>
       </c>
       <c r="E43" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
-        <v>4219106010</v>
+        <v>4219106008</v>
       </c>
       <c r="B44" t="s">
         <v>160</v>
       </c>
       <c r="C44" t="s">
         <v>161</v>
       </c>
       <c r="D44" t="s">
         <v>162</v>
       </c>
       <c r="E44" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
-        <v>4219106011</v>
+        <v>4219106009</v>
       </c>
       <c r="B45" t="s">
         <v>164</v>
       </c>
       <c r="C45" t="s">
         <v>165</v>
       </c>
       <c r="D45" t="s">
         <v>166</v>
       </c>
       <c r="E45" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
-        <v>4219106012</v>
+        <v>4219106010</v>
       </c>
       <c r="B46" t="s">
         <v>168</v>
       </c>
       <c r="C46" t="s">
         <v>169</v>
       </c>
       <c r="D46" t="s">
         <v>170</v>
       </c>
       <c r="E46" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
-        <v>4219106013</v>
+        <v>4219106011</v>
       </c>
       <c r="B47" t="s">
         <v>172</v>
       </c>
       <c r="C47" t="s">
         <v>173</v>
       </c>
       <c r="D47" t="s">
         <v>174</v>
       </c>
       <c r="E47" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
-        <v>4219106014</v>
+        <v>4219106012</v>
       </c>
       <c r="B48" t="s">
         <v>176</v>
       </c>
       <c r="C48" t="s">
         <v>177</v>
       </c>
       <c r="D48" t="s">
         <v>178</v>
       </c>
       <c r="E48" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
-        <v>4219106015</v>
+        <v>4219106013</v>
       </c>
       <c r="B49" t="s">
         <v>180</v>
       </c>
       <c r="C49" t="s">
         <v>181</v>
       </c>
       <c r="D49" t="s">
         <v>182</v>
       </c>
       <c r="E49" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
-        <v>4219106016</v>
+        <v>4219106014</v>
       </c>
       <c r="B50" t="s">
         <v>184</v>
       </c>
       <c r="C50" t="s">
         <v>185</v>
       </c>
       <c r="D50" t="s">
         <v>186</v>
       </c>
       <c r="E50" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
-        <v>4219401046</v>
+        <v>4219106015</v>
       </c>
       <c r="B51" t="s">
         <v>188</v>
       </c>
       <c r="C51" t="s">
         <v>189</v>
       </c>
       <c r="D51" t="s">
         <v>190</v>
       </c>
       <c r="E51" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
-        <v>4219401047</v>
+        <v>4219106016</v>
       </c>
       <c r="B52" t="s">
         <v>192</v>
       </c>
       <c r="C52" t="s">
         <v>193</v>
       </c>
       <c r="D52" t="s">
         <v>194</v>
       </c>
       <c r="E52" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
-        <v>4219401048</v>
+        <v>4219401046</v>
       </c>
       <c r="B53" t="s">
         <v>196</v>
       </c>
       <c r="C53" t="s">
         <v>197</v>
       </c>
       <c r="D53" t="s">
         <v>198</v>
       </c>
       <c r="E53" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
-        <v>4219401049</v>
+        <v>4219401047</v>
       </c>
       <c r="B54" t="s">
         <v>200</v>
       </c>
       <c r="C54" t="s">
         <v>201</v>
       </c>
       <c r="D54" t="s">
         <v>202</v>
       </c>
       <c r="E54" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
-        <v>4219401050</v>
+        <v>4219401048</v>
       </c>
       <c r="B55" t="s">
         <v>204</v>
       </c>
       <c r="C55" t="s">
         <v>205</v>
       </c>
       <c r="D55" t="s">
         <v>206</v>
       </c>
       <c r="E55" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
-        <v>4219401051</v>
+        <v>4219401049</v>
       </c>
       <c r="B56" t="s">
         <v>208</v>
       </c>
       <c r="C56" t="s">
         <v>209</v>
       </c>
       <c r="D56" t="s">
         <v>210</v>
       </c>
       <c r="E56" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
-        <v>4219404059</v>
+        <v>4219401050</v>
       </c>
       <c r="B57" t="s">
         <v>212</v>
       </c>
       <c r="C57" t="s">
         <v>213</v>
       </c>
       <c r="D57" t="s">
         <v>214</v>
       </c>
       <c r="E57" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
-        <v>4219406022</v>
+        <v>4219401051</v>
       </c>
       <c r="B58" t="s">
         <v>216</v>
       </c>
       <c r="C58" t="s">
         <v>217</v>
       </c>
       <c r="D58" t="s">
         <v>218</v>
       </c>
       <c r="E58" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
-        <v>4219412017</v>
+        <v>4219404059</v>
       </c>
       <c r="B59" t="s">
         <v>220</v>
       </c>
       <c r="C59" t="s">
         <v>221</v>
       </c>
       <c r="D59" t="s">
         <v>222</v>
       </c>
       <c r="E59" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
-        <v>4219412018</v>
+        <v>4219406022</v>
       </c>
       <c r="B60" t="s">
         <v>224</v>
       </c>
       <c r="C60" t="s">
         <v>225</v>
       </c>
       <c r="D60" t="s">
         <v>226</v>
       </c>
       <c r="E60" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
-        <v>4219413001</v>
+        <v>4219412017</v>
       </c>
       <c r="B61" t="s">
         <v>228</v>
       </c>
       <c r="C61" t="s">
         <v>229</v>
       </c>
       <c r="D61" t="s">
         <v>230</v>
       </c>
       <c r="E61" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
-        <v>4219413002</v>
+        <v>4219412018</v>
       </c>
       <c r="B62" t="s">
         <v>232</v>
       </c>
       <c r="C62" t="s">
         <v>233</v>
       </c>
       <c r="D62" t="s">
         <v>234</v>
       </c>
       <c r="E62" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
-        <v>4219413003</v>
+        <v>4219413001</v>
       </c>
       <c r="B63" t="s">
         <v>236</v>
       </c>
       <c r="C63" t="s">
         <v>237</v>
       </c>
       <c r="D63" t="s">
         <v>238</v>
       </c>
       <c r="E63" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
-        <v>4219413004</v>
+        <v>4219413002</v>
       </c>
       <c r="B64" t="s">
         <v>240</v>
       </c>
       <c r="C64" t="s">
         <v>241</v>
       </c>
       <c r="D64" t="s">
         <v>242</v>
       </c>
       <c r="E64" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
-        <v>4219413005</v>
+        <v>4219413003</v>
       </c>
       <c r="B65" t="s">
         <v>244</v>
       </c>
       <c r="C65" t="s">
         <v>245</v>
       </c>
       <c r="D65" t="s">
         <v>246</v>
       </c>
       <c r="E65" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
-        <v>4219413006</v>
+        <v>4219413004</v>
       </c>
       <c r="B66" t="s">
         <v>248</v>
       </c>
       <c r="C66" t="s">
         <v>249</v>
       </c>
       <c r="D66" t="s">
         <v>250</v>
       </c>
       <c r="E66" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
-        <v>4220303022</v>
+        <v>4219413005</v>
       </c>
       <c r="B67" t="s">
         <v>252</v>
       </c>
       <c r="C67" t="s">
         <v>253</v>
       </c>
       <c r="D67" t="s">
         <v>254</v>
       </c>
       <c r="E67" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
-        <v>4220401023</v>
+        <v>4219413006</v>
       </c>
       <c r="B68" t="s">
         <v>256</v>
       </c>
       <c r="C68" t="s">
         <v>257</v>
       </c>
       <c r="D68" t="s">
         <v>258</v>
       </c>
       <c r="E68" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
-        <v>4229301026</v>
+        <v>4220303022</v>
       </c>
       <c r="B69" t="s">
         <v>260</v>
       </c>
       <c r="C69" t="s">
         <v>261</v>
       </c>
       <c r="D69" t="s">
         <v>262</v>
       </c>
       <c r="E69" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
-        <v>4230103004</v>
+        <v>4220401023</v>
       </c>
       <c r="B70" t="s">
         <v>264</v>
       </c>
       <c r="C70" t="s">
         <v>265</v>
       </c>
       <c r="D70" t="s">
         <v>266</v>
       </c>
       <c r="E70" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
-        <v>4230201019</v>
+        <v>4229301026</v>
       </c>
       <c r="B71" t="s">
         <v>268</v>
       </c>
       <c r="C71" t="s">
         <v>269</v>
       </c>
       <c r="D71" t="s">
         <v>270</v>
       </c>
       <c r="E71" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
-        <v>4230204013</v>
+        <v>4230103004</v>
       </c>
       <c r="B72" t="s">
         <v>272</v>
       </c>
       <c r="C72" t="s">
         <v>273</v>
       </c>
       <c r="D72" t="s">
         <v>274</v>
       </c>
       <c r="E72" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
-        <v>4230212003</v>
+        <v>4230201019</v>
       </c>
       <c r="B73" t="s">
         <v>276</v>
       </c>
       <c r="C73" t="s">
         <v>277</v>
       </c>
       <c r="D73" t="s">
         <v>278</v>
       </c>
       <c r="E73" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
-        <v>4230302003</v>
+        <v>4230204013</v>
       </c>
       <c r="B74" t="s">
         <v>280</v>
       </c>
       <c r="C74" t="s">
         <v>281</v>
       </c>
       <c r="D74" t="s">
         <v>282</v>
       </c>
       <c r="E74" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
-        <v>4230401014</v>
+        <v>4230212003</v>
       </c>
       <c r="B75" t="s">
         <v>284</v>
       </c>
       <c r="C75" t="s">
         <v>285</v>
       </c>
       <c r="D75" t="s">
         <v>286</v>
       </c>
       <c r="E75" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
-        <v>4230402005</v>
+        <v>4230302003</v>
       </c>
       <c r="B76" t="s">
         <v>288</v>
       </c>
       <c r="C76" t="s">
         <v>289</v>
       </c>
       <c r="D76" t="s">
         <v>290</v>
       </c>
       <c r="E76" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
-        <v>4230405039</v>
+        <v>4230401014</v>
       </c>
       <c r="B77" t="s">
         <v>292</v>
       </c>
       <c r="C77" t="s">
         <v>293</v>
       </c>
       <c r="D77" t="s">
         <v>294</v>
       </c>
       <c r="E77" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
-        <v>4231111002</v>
+        <v>4230402005</v>
       </c>
       <c r="B78" t="s">
         <v>296</v>
       </c>
       <c r="C78" t="s">
         <v>297</v>
       </c>
       <c r="D78" t="s">
         <v>298</v>
       </c>
       <c r="E78" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
-        <v>4231410028</v>
+        <v>4230405039</v>
       </c>
       <c r="B79" t="s">
         <v>300</v>
       </c>
       <c r="C79" t="s">
         <v>301</v>
       </c>
       <c r="D79" t="s">
         <v>302</v>
       </c>
       <c r="E79" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
-        <v>4306204006</v>
+        <v>4231111002</v>
       </c>
       <c r="B80" t="s">
         <v>304</v>
       </c>
       <c r="C80" t="s">
         <v>305</v>
       </c>
       <c r="D80" t="s">
         <v>306</v>
       </c>
       <c r="E80" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
-        <v>4306317006</v>
+        <v>4231410028</v>
       </c>
       <c r="B81" t="s">
         <v>308</v>
       </c>
       <c r="C81" t="s">
         <v>309</v>
       </c>
       <c r="D81" t="s">
         <v>310</v>
       </c>
       <c r="E81" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
-        <v>4306317032</v>
+        <v>4306204006</v>
       </c>
       <c r="B82" t="s">
         <v>312</v>
       </c>
       <c r="C82" t="s">
         <v>313</v>
       </c>
       <c r="D82" t="s">
         <v>314</v>
       </c>
       <c r="E82" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
-        <v>4306317106</v>
+        <v>4306317006</v>
       </c>
       <c r="B83" t="s">
         <v>316</v>
       </c>
       <c r="C83" t="s">
         <v>317</v>
       </c>
       <c r="D83" t="s">
         <v>318</v>
       </c>
       <c r="E83" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
-        <v>4307306024</v>
+        <v>4306317032</v>
       </c>
       <c r="B84" t="s">
         <v>320</v>
       </c>
       <c r="C84" t="s">
         <v>321</v>
       </c>
       <c r="D84" t="s">
         <v>322</v>
       </c>
       <c r="E84" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
-        <v>4319002026</v>
+        <v>4306317106</v>
       </c>
       <c r="B85" t="s">
         <v>324</v>
       </c>
       <c r="C85" t="s">
         <v>325</v>
       </c>
       <c r="D85" t="s">
         <v>326</v>
       </c>
       <c r="E85" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
-        <v>4327002009</v>
+        <v>4307306024</v>
       </c>
       <c r="B86" t="s">
         <v>328</v>
       </c>
       <c r="C86" t="s">
         <v>329</v>
       </c>
       <c r="D86" t="s">
         <v>330</v>
       </c>
       <c r="E86" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
-        <v>4331003014</v>
+        <v>4319002026</v>
       </c>
       <c r="B87" t="s">
         <v>332</v>
       </c>
       <c r="C87" t="s">
         <v>333</v>
       </c>
       <c r="D87" t="s">
         <v>334</v>
       </c>
       <c r="E87" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
-        <v>4428001011</v>
+        <v>4327002009</v>
       </c>
       <c r="B88" t="s">
         <v>336</v>
       </c>
       <c r="C88" t="s">
         <v>337</v>
       </c>
       <c r="D88" t="s">
         <v>338</v>
       </c>
       <c r="E88" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
-        <v>500000121</v>
+        <v>4331003014</v>
       </c>
       <c r="B89" t="s">
         <v>340</v>
       </c>
       <c r="C89" t="s">
         <v>341</v>
       </c>
       <c r="D89" t="s">
         <v>342</v>
       </c>
       <c r="E89" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
-        <v>5100000305</v>
+        <v>4428001011</v>
       </c>
       <c r="B90" t="s">
         <v>344</v>
       </c>
       <c r="C90" t="s">
         <v>345</v>
       </c>
       <c r="D90" t="s">
         <v>346</v>
       </c>
       <c r="E90" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
-        <v>5105002008</v>
+        <v>500000121</v>
       </c>
       <c r="B91" t="s">
         <v>348</v>
       </c>
       <c r="C91" t="s">
         <v>349</v>
       </c>
       <c r="D91" t="s">
         <v>350</v>
       </c>
       <c r="E91" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
-        <v>5120002003</v>
+        <v>5100000305</v>
       </c>
       <c r="B92" t="s">
         <v>352</v>
       </c>
       <c r="C92" t="s">
         <v>353</v>
       </c>
       <c r="D92" t="s">
         <v>354</v>
       </c>
       <c r="E92" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
-        <v>5134004023</v>
+        <v>5105002008</v>
       </c>
       <c r="B93" t="s">
         <v>356</v>
       </c>
       <c r="C93" t="s">
         <v>357</v>
       </c>
       <c r="D93" t="s">
         <v>358</v>
       </c>
       <c r="E93" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
-        <v>5203001009</v>
+        <v>5120002003</v>
       </c>
       <c r="B94" t="s">
         <v>360</v>
       </c>
       <c r="C94" t="s">
         <v>361</v>
       </c>
       <c r="D94" t="s">
         <v>362</v>
       </c>
       <c r="E94" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
-        <v>5206005005</v>
+        <v>5134004023</v>
       </c>
       <c r="B95" t="s">
         <v>364</v>
       </c>
       <c r="C95" t="s">
         <v>365</v>
       </c>
       <c r="D95" t="s">
         <v>366</v>
       </c>
       <c r="E95" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
-        <v>5207003004</v>
+        <v>5203001009</v>
       </c>
       <c r="B96" t="s">
         <v>368</v>
       </c>
       <c r="C96" t="s">
         <v>369</v>
       </c>
       <c r="D96" t="s">
         <v>370</v>
       </c>
       <c r="E96" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
-        <v>5219002003</v>
+        <v>5204001032</v>
       </c>
       <c r="B97" t="s">
         <v>372</v>
       </c>
       <c r="C97" t="s">
         <v>373</v>
       </c>
       <c r="D97" t="s">
         <v>374</v>
       </c>
       <c r="E97" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
-        <v>5219002006</v>
+        <v>5206005005</v>
       </c>
       <c r="B98" t="s">
         <v>376</v>
       </c>
       <c r="C98" t="s">
         <v>377</v>
       </c>
       <c r="D98" t="s">
         <v>378</v>
       </c>
       <c r="E98" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
-        <v>5224001014</v>
+        <v>5207003004</v>
       </c>
       <c r="B99" t="s">
         <v>380</v>
       </c>
       <c r="C99" t="s">
         <v>381</v>
       </c>
       <c r="D99" t="s">
         <v>382</v>
       </c>
       <c r="E99" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
-        <v>5225103028</v>
+        <v>5219002003</v>
       </c>
       <c r="B100" t="s">
         <v>384</v>
       </c>
       <c r="C100" t="s">
         <v>385</v>
       </c>
       <c r="D100" t="s">
         <v>386</v>
       </c>
       <c r="E100" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
-        <v>5226106010</v>
+        <v>5219002006</v>
       </c>
       <c r="B101" t="s">
         <v>388</v>
       </c>
       <c r="C101" t="s">
         <v>389</v>
       </c>
       <c r="D101" t="s">
         <v>390</v>
       </c>
       <c r="E101" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
-        <v>5226109010</v>
+        <v>5224001014</v>
       </c>
       <c r="B102" t="s">
         <v>392</v>
       </c>
       <c r="C102" t="s">
         <v>393</v>
       </c>
       <c r="D102" t="s">
         <v>394</v>
       </c>
       <c r="E102" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
-        <v>5228405007</v>
+        <v>5225103028</v>
       </c>
       <c r="B103" t="s">
         <v>396</v>
       </c>
       <c r="C103" t="s">
         <v>397</v>
       </c>
       <c r="D103" t="s">
         <v>398</v>
       </c>
       <c r="E103" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
-        <v>5231101083</v>
+        <v>5226106010</v>
       </c>
       <c r="B104" t="s">
         <v>400</v>
       </c>
       <c r="C104" t="s">
         <v>401</v>
       </c>
       <c r="D104" t="s">
         <v>402</v>
       </c>
       <c r="E104" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
-        <v>5231113006</v>
+        <v>5226109010</v>
       </c>
       <c r="B105" t="s">
         <v>404</v>
       </c>
       <c r="C105" t="s">
         <v>405</v>
       </c>
       <c r="D105" t="s">
         <v>406</v>
       </c>
       <c r="E105" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
-        <v>5233302033</v>
+        <v>5227203033</v>
       </c>
       <c r="B106" t="s">
         <v>408</v>
       </c>
       <c r="C106" t="s">
         <v>409</v>
       </c>
       <c r="D106" t="s">
         <v>410</v>
       </c>
       <c r="E106" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
-        <v>5233310018</v>
+        <v>5228405007</v>
       </c>
       <c r="B107" t="s">
         <v>412</v>
       </c>
       <c r="C107" t="s">
         <v>413</v>
       </c>
       <c r="D107" t="s">
         <v>414</v>
       </c>
       <c r="E107" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
-        <v>5300000251</v>
+        <v>5228407012</v>
       </c>
       <c r="B108" t="s">
         <v>416</v>
       </c>
       <c r="C108" t="s">
         <v>417</v>
       </c>
       <c r="D108" t="s">
         <v>418</v>
       </c>
       <c r="E108" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
-        <v>5301001021</v>
+        <v>5231101083</v>
       </c>
       <c r="B109" t="s">
         <v>420</v>
       </c>
       <c r="C109" t="s">
         <v>421</v>
       </c>
       <c r="D109" t="s">
         <v>422</v>
       </c>
       <c r="E109" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
-        <v>5301101061</v>
+        <v>5231113006</v>
       </c>
       <c r="B110" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C110" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="D110" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E110" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
-        <v>5301201023</v>
+        <v>5233302033</v>
       </c>
       <c r="B111" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C111" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D111" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E111" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
-        <v>5301210004</v>
+        <v>5233310018</v>
       </c>
       <c r="B112" t="s">
-        <v>260</v>
+        <v>432</v>
       </c>
       <c r="C112" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="D112" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="E112" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
-        <v>5301301037</v>
+        <v>5300000251</v>
       </c>
       <c r="B113" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C113" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="D113" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E113" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
-        <v>5304207023</v>
+        <v>5301001021</v>
       </c>
       <c r="B114" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C114" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="D114" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="E114" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
-        <v>5304302009</v>
+        <v>5301101061</v>
       </c>
       <c r="B115" t="s">
+        <v>440</v>
+      </c>
+      <c r="C115" t="s">
         <v>441</v>
       </c>
-      <c r="C115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E115" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
-        <v>5305221001</v>
+        <v>5301201023</v>
       </c>
       <c r="B116" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C116" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D116" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E116" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
-        <v>5305301053</v>
+        <v>5301210004</v>
       </c>
       <c r="B117" t="s">
-        <v>449</v>
+        <v>268</v>
       </c>
       <c r="C117" t="s">
         <v>450</v>
       </c>
       <c r="D117" t="s">
         <v>451</v>
       </c>
       <c r="E117" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
-        <v>5305407145</v>
+        <v>5301301037</v>
       </c>
       <c r="B118" t="s">
         <v>453</v>
       </c>
       <c r="C118" t="s">
         <v>454</v>
       </c>
       <c r="D118" t="s">
         <v>455</v>
       </c>
       <c r="E118" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
-        <v>5305407146</v>
+        <v>5303305026</v>
       </c>
       <c r="B119" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="C119" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D119" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E119" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
-        <v>5305407156</v>
+        <v>5304207023</v>
       </c>
       <c r="B120" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C120" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D120" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E120" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
-        <v>5305409001</v>
+        <v>5304302009</v>
       </c>
       <c r="B121" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C121" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D121" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E121" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
-        <v>5306102015</v>
+        <v>5305221001</v>
       </c>
       <c r="B122" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C122" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D122" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E122" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
-        <v>5306202008</v>
+        <v>5305301053</v>
       </c>
       <c r="B123" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C123" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D123" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E123" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
-        <v>5307305024</v>
+        <v>5305407145</v>
       </c>
       <c r="B124" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C124" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D124" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E124" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
-        <v>5307307023</v>
+        <v>5305407146</v>
       </c>
       <c r="B125" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C125" t="s">
         <v>481</v>
       </c>
       <c r="D125" t="s">
         <v>482</v>
       </c>
       <c r="E125" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
-        <v>5307409049</v>
+        <v>5305407156</v>
       </c>
       <c r="B126" t="s">
         <v>484</v>
       </c>
       <c r="C126" t="s">
         <v>485</v>
       </c>
       <c r="D126" t="s">
         <v>486</v>
       </c>
       <c r="E126" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
-        <v>5308101060</v>
+        <v>5305409001</v>
       </c>
       <c r="B127" t="s">
         <v>488</v>
       </c>
       <c r="C127" t="s">
         <v>489</v>
       </c>
       <c r="D127" t="s">
         <v>490</v>
       </c>
       <c r="E127" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
-        <v>5308306020</v>
+        <v>5306102015</v>
       </c>
       <c r="B128" t="s">
         <v>492</v>
       </c>
       <c r="C128" t="s">
         <v>493</v>
       </c>
       <c r="D128" t="s">
         <v>494</v>
       </c>
       <c r="E128" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
-        <v>5308403017</v>
+        <v>5306202008</v>
       </c>
       <c r="B129" t="s">
         <v>496</v>
       </c>
       <c r="C129" t="s">
         <v>497</v>
       </c>
       <c r="D129" t="s">
         <v>498</v>
       </c>
       <c r="E129" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
-        <v>5308413061</v>
+        <v>5307305024</v>
       </c>
       <c r="B130" t="s">
         <v>500</v>
       </c>
       <c r="C130" t="s">
         <v>501</v>
       </c>
       <c r="D130" t="s">
         <v>502</v>
       </c>
       <c r="E130" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
-        <v>5309204025</v>
+        <v>5307307023</v>
       </c>
       <c r="B131" t="s">
         <v>504</v>
       </c>
       <c r="C131" t="s">
         <v>505</v>
       </c>
       <c r="D131" t="s">
         <v>506</v>
       </c>
       <c r="E131" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
-        <v>5309312002</v>
+        <v>5307409049</v>
       </c>
       <c r="B132" t="s">
         <v>508</v>
       </c>
       <c r="C132" t="s">
         <v>509</v>
       </c>
       <c r="D132" t="s">
         <v>510</v>
       </c>
       <c r="E132" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
-        <v>5310103002</v>
+        <v>5308101060</v>
       </c>
       <c r="B133" t="s">
         <v>512</v>
       </c>
       <c r="C133" t="s">
         <v>513</v>
       </c>
       <c r="D133" t="s">
         <v>514</v>
       </c>
       <c r="E133" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
-        <v>5310201029</v>
+        <v>5308306020</v>
       </c>
       <c r="B134" t="s">
         <v>516</v>
       </c>
       <c r="C134" t="s">
         <v>517</v>
       </c>
       <c r="D134" t="s">
         <v>518</v>
       </c>
       <c r="E134" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
-        <v>5310201030</v>
+        <v>5308403017</v>
       </c>
       <c r="B135" t="s">
         <v>520</v>
       </c>
       <c r="C135" t="s">
         <v>521</v>
       </c>
       <c r="D135" t="s">
         <v>522</v>
       </c>
       <c r="E135" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
-        <v>5310201031</v>
+        <v>5308413061</v>
       </c>
       <c r="B136" t="s">
         <v>524</v>
       </c>
       <c r="C136" t="s">
         <v>525</v>
       </c>
       <c r="D136" t="s">
         <v>526</v>
       </c>
       <c r="E136" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
-        <v>5310201032</v>
+        <v>5309204025</v>
       </c>
       <c r="B137" t="s">
         <v>528</v>
       </c>
       <c r="C137" t="s">
         <v>529</v>
       </c>
       <c r="D137" t="s">
         <v>530</v>
       </c>
       <c r="E137" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
-        <v>5310201033</v>
+        <v>5309312002</v>
       </c>
       <c r="B138" t="s">
         <v>532</v>
       </c>
       <c r="C138" t="s">
         <v>533</v>
       </c>
       <c r="D138" t="s">
         <v>534</v>
       </c>
       <c r="E138" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
-        <v>5310201034</v>
+        <v>5310103002</v>
       </c>
       <c r="B139" t="s">
         <v>536</v>
       </c>
       <c r="C139" t="s">
         <v>537</v>
       </c>
       <c r="D139" t="s">
         <v>538</v>
       </c>
       <c r="E139" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
-        <v>5310201035</v>
+        <v>5310201029</v>
       </c>
       <c r="B140" t="s">
         <v>540</v>
       </c>
       <c r="C140" t="s">
         <v>541</v>
       </c>
       <c r="D140" t="s">
         <v>542</v>
       </c>
       <c r="E140" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
-        <v>5310201036</v>
+        <v>5310201030</v>
       </c>
       <c r="B141" t="s">
         <v>544</v>
       </c>
       <c r="C141" t="s">
         <v>545</v>
       </c>
       <c r="D141" t="s">
         <v>546</v>
       </c>
       <c r="E141" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
-        <v>5310201095</v>
+        <v>5310201031</v>
       </c>
       <c r="B142" t="s">
         <v>548</v>
       </c>
       <c r="C142" t="s">
         <v>549</v>
       </c>
       <c r="D142" t="s">
         <v>550</v>
       </c>
       <c r="E142" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
-        <v>5310202001</v>
+        <v>5310201032</v>
       </c>
       <c r="B143" t="s">
         <v>552</v>
       </c>
       <c r="C143" t="s">
         <v>553</v>
       </c>
       <c r="D143" t="s">
         <v>554</v>
       </c>
       <c r="E143" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
-        <v>5310202002</v>
+        <v>5310201033</v>
       </c>
       <c r="B144" t="s">
         <v>556</v>
       </c>
       <c r="C144" t="s">
         <v>557</v>
       </c>
       <c r="D144" t="s">
         <v>558</v>
       </c>
       <c r="E144" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
-        <v>5310202003</v>
+        <v>5310201034</v>
       </c>
       <c r="B145" t="s">
         <v>560</v>
       </c>
       <c r="C145" t="s">
         <v>561</v>
       </c>
       <c r="D145" t="s">
         <v>562</v>
       </c>
       <c r="E145" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
-        <v>5310202004</v>
+        <v>5310201035</v>
       </c>
       <c r="B146" t="s">
         <v>564</v>
       </c>
       <c r="C146" t="s">
         <v>565</v>
       </c>
       <c r="D146" t="s">
         <v>566</v>
       </c>
       <c r="E146" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
-        <v>5310202005</v>
+        <v>5310201036</v>
       </c>
       <c r="B147" t="s">
         <v>568</v>
       </c>
       <c r="C147" t="s">
         <v>569</v>
       </c>
       <c r="D147" t="s">
         <v>570</v>
       </c>
       <c r="E147" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148">
-        <v>5310202006</v>
+        <v>5310201095</v>
       </c>
       <c r="B148" t="s">
         <v>572</v>
       </c>
       <c r="C148" t="s">
         <v>573</v>
       </c>
       <c r="D148" t="s">
         <v>574</v>
       </c>
       <c r="E148" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149">
-        <v>5310202007</v>
+        <v>5310202001</v>
       </c>
       <c r="B149" t="s">
         <v>576</v>
       </c>
       <c r="C149" t="s">
         <v>577</v>
       </c>
       <c r="D149" t="s">
         <v>578</v>
       </c>
       <c r="E149" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150">
-        <v>5310202008</v>
+        <v>5310202002</v>
       </c>
       <c r="B150" t="s">
         <v>580</v>
       </c>
       <c r="C150" t="s">
         <v>581</v>
       </c>
       <c r="D150" t="s">
         <v>582</v>
       </c>
       <c r="E150" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151">
-        <v>5310202009</v>
+        <v>5310202003</v>
       </c>
       <c r="B151" t="s">
         <v>584</v>
       </c>
       <c r="C151" t="s">
         <v>585</v>
       </c>
       <c r="D151" t="s">
         <v>586</v>
       </c>
       <c r="E151" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152">
-        <v>5310202020</v>
+        <v>5310202004</v>
       </c>
       <c r="B152" t="s">
         <v>588</v>
       </c>
       <c r="C152" t="s">
         <v>589</v>
       </c>
       <c r="D152" t="s">
         <v>590</v>
       </c>
       <c r="E152" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153">
-        <v>5310206011</v>
+        <v>5310202005</v>
       </c>
       <c r="B153" t="s">
         <v>592</v>
       </c>
       <c r="C153" t="s">
         <v>593</v>
       </c>
       <c r="D153" t="s">
         <v>594</v>
       </c>
       <c r="E153" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154">
-        <v>5310206012</v>
+        <v>5310202006</v>
       </c>
       <c r="B154" t="s">
         <v>596</v>
       </c>
       <c r="C154" t="s">
         <v>597</v>
       </c>
       <c r="D154" t="s">
         <v>598</v>
       </c>
       <c r="E154" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155">
-        <v>5310206013</v>
+        <v>5310202007</v>
       </c>
       <c r="B155" t="s">
         <v>600</v>
       </c>
       <c r="C155" t="s">
         <v>601</v>
       </c>
       <c r="D155" t="s">
         <v>602</v>
       </c>
       <c r="E155" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156">
-        <v>5310206014</v>
+        <v>5310202008</v>
       </c>
       <c r="B156" t="s">
         <v>604</v>
       </c>
       <c r="C156" t="s">
         <v>605</v>
       </c>
       <c r="D156" t="s">
         <v>606</v>
       </c>
       <c r="E156" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157">
-        <v>5310206015</v>
+        <v>5310202009</v>
       </c>
       <c r="B157" t="s">
         <v>608</v>
       </c>
       <c r="C157" t="s">
         <v>609</v>
       </c>
       <c r="D157" t="s">
         <v>610</v>
       </c>
       <c r="E157" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158">
-        <v>5310206016</v>
+        <v>5310202020</v>
       </c>
       <c r="B158" t="s">
         <v>612</v>
       </c>
       <c r="C158" t="s">
         <v>613</v>
       </c>
       <c r="D158" t="s">
         <v>614</v>
       </c>
       <c r="E158" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159">
-        <v>5310206017</v>
+        <v>5310206011</v>
       </c>
       <c r="B159" t="s">
         <v>616</v>
       </c>
       <c r="C159" t="s">
         <v>617</v>
       </c>
       <c r="D159" t="s">
         <v>618</v>
       </c>
       <c r="E159" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160">
-        <v>5310206018</v>
+        <v>5310206012</v>
       </c>
       <c r="B160" t="s">
         <v>620</v>
       </c>
       <c r="C160" t="s">
         <v>621</v>
       </c>
       <c r="D160" t="s">
         <v>622</v>
       </c>
       <c r="E160" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161">
-        <v>5310207013</v>
+        <v>5310206013</v>
       </c>
       <c r="B161" t="s">
         <v>624</v>
       </c>
       <c r="C161" t="s">
         <v>625</v>
       </c>
       <c r="D161" t="s">
         <v>626</v>
       </c>
       <c r="E161" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162">
-        <v>5310207014</v>
+        <v>5310206014</v>
       </c>
       <c r="B162" t="s">
         <v>628</v>
       </c>
       <c r="C162" t="s">
         <v>629</v>
       </c>
       <c r="D162" t="s">
         <v>630</v>
       </c>
       <c r="E162" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163">
-        <v>5310207015</v>
+        <v>5310206015</v>
       </c>
       <c r="B163" t="s">
         <v>632</v>
       </c>
       <c r="C163" t="s">
         <v>633</v>
       </c>
       <c r="D163" t="s">
         <v>634</v>
       </c>
       <c r="E163" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164">
-        <v>5310207016</v>
+        <v>5310206016</v>
       </c>
       <c r="B164" t="s">
         <v>636</v>
       </c>
       <c r="C164" t="s">
         <v>637</v>
       </c>
       <c r="D164" t="s">
         <v>638</v>
       </c>
       <c r="E164" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165">
-        <v>5310207017</v>
+        <v>5310206017</v>
       </c>
       <c r="B165" t="s">
         <v>640</v>
       </c>
       <c r="C165" t="s">
         <v>641</v>
       </c>
       <c r="D165" t="s">
         <v>642</v>
       </c>
       <c r="E165" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166">
-        <v>5310207018</v>
+        <v>5310206018</v>
       </c>
       <c r="B166" t="s">
         <v>644</v>
       </c>
       <c r="C166" t="s">
         <v>645</v>
       </c>
       <c r="D166" t="s">
         <v>646</v>
       </c>
       <c r="E166" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167">
-        <v>5310207019</v>
+        <v>5310207013</v>
       </c>
       <c r="B167" t="s">
         <v>648</v>
       </c>
       <c r="C167" t="s">
         <v>649</v>
       </c>
       <c r="D167" t="s">
         <v>650</v>
       </c>
       <c r="E167" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168">
-        <v>5310207020</v>
+        <v>5310207014</v>
       </c>
       <c r="B168" t="s">
         <v>652</v>
       </c>
       <c r="C168" t="s">
         <v>653</v>
       </c>
       <c r="D168" t="s">
         <v>654</v>
       </c>
       <c r="E168" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169">
-        <v>5310207021</v>
+        <v>5310207015</v>
       </c>
       <c r="B169" t="s">
         <v>656</v>
       </c>
       <c r="C169" t="s">
         <v>657</v>
       </c>
       <c r="D169" t="s">
         <v>658</v>
       </c>
       <c r="E169" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170">
-        <v>5310303010</v>
+        <v>5310207016</v>
       </c>
       <c r="B170" t="s">
         <v>660</v>
       </c>
       <c r="C170" t="s">
         <v>661</v>
       </c>
       <c r="D170" t="s">
         <v>662</v>
       </c>
       <c r="E170" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171">
-        <v>5310306013</v>
+        <v>5310207017</v>
       </c>
       <c r="B171" t="s">
         <v>664</v>
       </c>
       <c r="C171" t="s">
         <v>665</v>
       </c>
       <c r="D171" t="s">
         <v>666</v>
       </c>
       <c r="E171" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172">
-        <v>5312112003</v>
+        <v>5310207018</v>
       </c>
       <c r="B172" t="s">
         <v>668</v>
       </c>
       <c r="C172" t="s">
         <v>669</v>
       </c>
       <c r="D172" t="s">
         <v>670</v>
       </c>
       <c r="E172" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173">
-        <v>5312112006</v>
+        <v>5310207019</v>
       </c>
       <c r="B173" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="C173" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="D173" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E173" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174">
-        <v>5312201017</v>
+        <v>5310207020</v>
       </c>
       <c r="B174" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C174" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D174" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="E174" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175">
-        <v>5312208012</v>
+        <v>5310207021</v>
       </c>
       <c r="B175" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C175" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D175" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E175" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176">
-        <v>5315201286</v>
+        <v>5310303010</v>
       </c>
       <c r="B176" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C176" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="D176" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="E176" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177">
-        <v>5315210018</v>
+        <v>5310306013</v>
       </c>
       <c r="B177" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C177" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="D177" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="E177" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178">
-        <v>5315304035</v>
+        <v>5312112003</v>
       </c>
       <c r="B178" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C178" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D178" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="E178" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179">
-        <v>5315319036</v>
+        <v>5312112006</v>
       </c>
       <c r="B179" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="C179" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="D179" t="s">
         <v>696</v>
       </c>
       <c r="E179" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180">
-        <v>5315405024</v>
+        <v>5312201017</v>
       </c>
       <c r="B180" t="s">
         <v>698</v>
       </c>
       <c r="C180" t="s">
         <v>699</v>
       </c>
       <c r="D180" t="s">
         <v>700</v>
       </c>
       <c r="E180" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181">
-        <v>5315408015</v>
+        <v>5312208012</v>
       </c>
       <c r="B181" t="s">
         <v>702</v>
       </c>
       <c r="C181" t="s">
         <v>703</v>
       </c>
       <c r="D181" t="s">
-        <v>27</v>
+        <v>704</v>
       </c>
       <c r="E181" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182">
-        <v>5315408016</v>
+        <v>5315201286</v>
       </c>
       <c r="B182" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="C182" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D182" t="s">
-        <v>27</v>
+        <v>708</v>
       </c>
       <c r="E182" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183">
-        <v>5315408017</v>
+        <v>5315210018</v>
       </c>
       <c r="B183" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="C183" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="D183" t="s">
-        <v>27</v>
+        <v>712</v>
       </c>
       <c r="E183" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184">
-        <v>5315408018</v>
+        <v>5315304035</v>
       </c>
       <c r="B184" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="C184" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="D184" t="s">
-        <v>27</v>
+        <v>716</v>
       </c>
       <c r="E184" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185">
-        <v>5315408019</v>
+        <v>5315319036</v>
       </c>
       <c r="B185" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="C185" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="D185" t="s">
-        <v>27</v>
+        <v>720</v>
       </c>
       <c r="E185" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186">
-        <v>5315408020</v>
+        <v>5315321042</v>
       </c>
       <c r="B186" t="s">
-        <v>702</v>
+        <v>722</v>
       </c>
       <c r="C186" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="D186" t="s">
-        <v>27</v>
+        <v>724</v>
       </c>
       <c r="E186" t="s">
-        <v>714</v>
+        <v>725</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187">
-        <v>5315408021</v>
+        <v>5315405024</v>
       </c>
       <c r="B187" t="s">
-        <v>702</v>
+        <v>726</v>
       </c>
       <c r="C187" t="s">
-        <v>715</v>
+        <v>727</v>
       </c>
       <c r="D187" t="s">
-        <v>27</v>
+        <v>728</v>
       </c>
       <c r="E187" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188">
-        <v>5315408022</v>
+        <v>5315408015</v>
       </c>
       <c r="B188" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C188" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="D188" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E188" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189">
-        <v>5315408023</v>
+        <v>5315408016</v>
       </c>
       <c r="B189" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C189" t="s">
-        <v>719</v>
+        <v>734</v>
       </c>
       <c r="D189" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E189" t="s">
-        <v>720</v>
+        <v>735</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190">
-        <v>5315408024</v>
+        <v>5315408017</v>
       </c>
       <c r="B190" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C190" t="s">
-        <v>721</v>
+        <v>736</v>
       </c>
       <c r="D190" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E190" t="s">
-        <v>722</v>
+        <v>737</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191">
-        <v>5315408025</v>
+        <v>5315408018</v>
       </c>
       <c r="B191" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C191" t="s">
-        <v>723</v>
+        <v>738</v>
       </c>
       <c r="D191" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E191" t="s">
-        <v>724</v>
+        <v>739</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192">
-        <v>5315408026</v>
+        <v>5315408019</v>
       </c>
       <c r="B192" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C192" t="s">
-        <v>725</v>
+        <v>740</v>
       </c>
       <c r="D192" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E192" t="s">
-        <v>726</v>
+        <v>741</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193">
-        <v>5315408027</v>
+        <v>5315408020</v>
       </c>
       <c r="B193" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C193" t="s">
-        <v>727</v>
+        <v>742</v>
       </c>
       <c r="D193" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E193" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194">
-        <v>5315408028</v>
+        <v>5315408021</v>
       </c>
       <c r="B194" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C194" t="s">
-        <v>729</v>
+        <v>744</v>
       </c>
       <c r="D194" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E194" t="s">
-        <v>730</v>
+        <v>745</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195">
-        <v>5315408029</v>
+        <v>5315408022</v>
       </c>
       <c r="B195" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C195" t="s">
-        <v>731</v>
+        <v>746</v>
       </c>
       <c r="D195" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E195" t="s">
-        <v>732</v>
+        <v>747</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196">
-        <v>5315408030</v>
+        <v>5315408023</v>
       </c>
       <c r="B196" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C196" t="s">
-        <v>733</v>
+        <v>748</v>
       </c>
       <c r="D196" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E196" t="s">
-        <v>734</v>
+        <v>749</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197">
-        <v>5315408031</v>
+        <v>5315408024</v>
       </c>
       <c r="B197" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C197" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
       <c r="D197" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E197" t="s">
-        <v>735</v>
+        <v>751</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198">
-        <v>5315408032</v>
+        <v>5315408025</v>
       </c>
       <c r="B198" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C198" t="s">
-        <v>736</v>
+        <v>752</v>
       </c>
       <c r="D198" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E198" t="s">
-        <v>737</v>
+        <v>753</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199">
-        <v>5315408033</v>
+        <v>5315408026</v>
       </c>
       <c r="B199" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C199" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
       <c r="D199" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E199" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200">
-        <v>5315408034</v>
+        <v>5315408027</v>
       </c>
       <c r="B200" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C200" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
       <c r="D200" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E200" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201">
-        <v>5315408035</v>
+        <v>5315408028</v>
       </c>
       <c r="B201" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C201" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
       <c r="D201" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E201" t="s">
-        <v>743</v>
+        <v>759</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202">
-        <v>5315408036</v>
+        <v>5315408029</v>
       </c>
       <c r="B202" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C202" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
       <c r="D202" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E202" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203">
-        <v>5315408037</v>
+        <v>5315408030</v>
       </c>
       <c r="B203" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C203" t="s">
-        <v>746</v>
+        <v>762</v>
       </c>
       <c r="D203" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E203" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204">
-        <v>5315408038</v>
+        <v>5315408031</v>
       </c>
       <c r="B204" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C204" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
       <c r="D204" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E204" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205">
-        <v>5315408039</v>
+        <v>5315408032</v>
       </c>
       <c r="B205" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C205" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="D205" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E205" t="s">
-        <v>751</v>
+        <v>767</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206">
-        <v>5315408040</v>
+        <v>5315408033</v>
       </c>
       <c r="B206" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C206" t="s">
-        <v>752</v>
+        <v>768</v>
       </c>
       <c r="D206" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E206" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207">
-        <v>5315408041</v>
+        <v>5315408034</v>
       </c>
       <c r="B207" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C207" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
       <c r="D207" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E207" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208">
-        <v>5315408042</v>
+        <v>5315408035</v>
       </c>
       <c r="B208" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C208" t="s">
-        <v>756</v>
+        <v>772</v>
       </c>
       <c r="D208" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E208" t="s">
-        <v>757</v>
+        <v>773</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209">
-        <v>5315408043</v>
+        <v>5315408036</v>
       </c>
       <c r="B209" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C209" t="s">
-        <v>758</v>
+        <v>774</v>
       </c>
       <c r="D209" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E209" t="s">
-        <v>759</v>
+        <v>775</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210">
-        <v>5315408044</v>
+        <v>5315408037</v>
       </c>
       <c r="B210" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C210" t="s">
-        <v>760</v>
+        <v>776</v>
       </c>
       <c r="D210" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E210" t="s">
-        <v>761</v>
+        <v>777</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211">
-        <v>5315408045</v>
+        <v>5315408038</v>
       </c>
       <c r="B211" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C211" t="s">
-        <v>762</v>
+        <v>778</v>
       </c>
       <c r="D211" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E211" t="s">
-        <v>763</v>
+        <v>779</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212">
-        <v>5315408046</v>
+        <v>5315408039</v>
       </c>
       <c r="B212" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C212" t="s">
-        <v>764</v>
+        <v>780</v>
       </c>
       <c r="D212" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E212" t="s">
-        <v>765</v>
+        <v>781</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213">
-        <v>5315408047</v>
+        <v>5315408040</v>
       </c>
       <c r="B213" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C213" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="D213" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E213" t="s">
-        <v>767</v>
+        <v>783</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214">
-        <v>5315408048</v>
+        <v>5315408041</v>
       </c>
       <c r="B214" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C214" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
       <c r="D214" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E214" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215">
-        <v>5315408049</v>
+        <v>5315408042</v>
       </c>
       <c r="B215" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C215" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="D215" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E215" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216">
-        <v>5315408050</v>
+        <v>5315408043</v>
       </c>
       <c r="B216" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C216" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="D216" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E216" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217">
-        <v>5315408051</v>
+        <v>5315408044</v>
       </c>
       <c r="B217" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C217" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="D217" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E217" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218">
-        <v>5315408052</v>
+        <v>5315408045</v>
       </c>
       <c r="B218" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C218" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
       <c r="D218" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E218" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219">
-        <v>5315408053</v>
+        <v>5315408046</v>
       </c>
       <c r="B219" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C219" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="D219" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E219" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220">
-        <v>5315408054</v>
+        <v>5315408047</v>
       </c>
       <c r="B220" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C220" t="s">
-        <v>780</v>
+        <v>796</v>
       </c>
       <c r="D220" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E220" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221">
-        <v>5315408055</v>
+        <v>5315408048</v>
       </c>
       <c r="B221" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C221" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
       <c r="D221" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E221" t="s">
-        <v>783</v>
+        <v>799</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222">
-        <v>5315408056</v>
+        <v>5315408049</v>
       </c>
       <c r="B222" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C222" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
       <c r="D222" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E222" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223">
-        <v>5315408057</v>
+        <v>5315408050</v>
       </c>
       <c r="B223" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C223" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
       <c r="D223" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E223" t="s">
-        <v>787</v>
+        <v>803</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224">
-        <v>5315408058</v>
+        <v>5315408051</v>
       </c>
       <c r="B224" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C224" t="s">
-        <v>788</v>
+        <v>804</v>
       </c>
       <c r="D224" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E224" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225">
-        <v>5315408059</v>
+        <v>5315408052</v>
       </c>
       <c r="B225" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C225" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
       <c r="D225" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E225" t="s">
-        <v>791</v>
+        <v>807</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226">
-        <v>5315408060</v>
+        <v>5315408053</v>
       </c>
       <c r="B226" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C226" t="s">
-        <v>792</v>
+        <v>808</v>
       </c>
       <c r="D226" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E226" t="s">
-        <v>793</v>
+        <v>809</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227">
-        <v>5315412001</v>
+        <v>5315408054</v>
       </c>
       <c r="B227" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C227" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
       <c r="D227" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E227" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228">
-        <v>5315412002</v>
+        <v>5315408055</v>
       </c>
       <c r="B228" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C228" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="D228" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E228" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229">
-        <v>5315412003</v>
+        <v>5315408056</v>
       </c>
       <c r="B229" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C229" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="D229" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E229" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230">
-        <v>5315412004</v>
+        <v>5315408057</v>
       </c>
       <c r="B230" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C230" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
       <c r="D230" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E230" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231">
-        <v>5315412008</v>
+        <v>5315408058</v>
       </c>
       <c r="B231" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C231" t="s">
-        <v>802</v>
+        <v>818</v>
       </c>
       <c r="D231" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E231" t="s">
-        <v>803</v>
+        <v>819</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232">
-        <v>5315412009</v>
+        <v>5315408059</v>
       </c>
       <c r="B232" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C232" t="s">
-        <v>804</v>
+        <v>820</v>
       </c>
       <c r="D232" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E232" t="s">
-        <v>805</v>
+        <v>821</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233">
-        <v>5315412010</v>
+        <v>5315408060</v>
       </c>
       <c r="B233" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C233" t="s">
-        <v>806</v>
+        <v>822</v>
       </c>
       <c r="D233" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E233" t="s">
-        <v>807</v>
+        <v>823</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234">
-        <v>5315412011</v>
+        <v>5315412001</v>
       </c>
       <c r="B234" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C234" t="s">
-        <v>808</v>
+        <v>824</v>
       </c>
       <c r="D234" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E234" t="s">
-        <v>809</v>
+        <v>825</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235">
-        <v>5315412012</v>
+        <v>5315412002</v>
       </c>
       <c r="B235" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C235" t="s">
-        <v>810</v>
+        <v>826</v>
       </c>
       <c r="D235" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E235" t="s">
-        <v>811</v>
+        <v>827</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236">
-        <v>5315412013</v>
+        <v>5315412003</v>
       </c>
       <c r="B236" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C236" t="s">
-        <v>812</v>
+        <v>828</v>
       </c>
       <c r="D236" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E236" t="s">
-        <v>813</v>
+        <v>829</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237">
-        <v>5315412014</v>
+        <v>5315412004</v>
       </c>
       <c r="B237" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C237" t="s">
-        <v>814</v>
+        <v>830</v>
       </c>
       <c r="D237" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E237" t="s">
-        <v>815</v>
+        <v>831</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238">
-        <v>5315412023</v>
+        <v>5315412005</v>
       </c>
       <c r="B238" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C238" t="s">
-        <v>816</v>
+        <v>832</v>
       </c>
       <c r="D238" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E238" t="s">
-        <v>817</v>
+        <v>833</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239">
-        <v>5315412024</v>
+        <v>5315412006</v>
       </c>
       <c r="B239" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C239" t="s">
-        <v>818</v>
+        <v>834</v>
       </c>
       <c r="D239" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E239" t="s">
-        <v>819</v>
+        <v>835</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240">
-        <v>5315412025</v>
+        <v>5315412007</v>
       </c>
       <c r="B240" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C240" t="s">
-        <v>820</v>
+        <v>836</v>
       </c>
       <c r="D240" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E240" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241">
-        <v>5315412026</v>
+        <v>5315412008</v>
       </c>
       <c r="B241" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C241" t="s">
-        <v>822</v>
+        <v>838</v>
       </c>
       <c r="D241" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E241" t="s">
-        <v>823</v>
+        <v>839</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242">
-        <v>5315412027</v>
+        <v>5315412009</v>
       </c>
       <c r="B242" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C242" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
       <c r="D242" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E242" t="s">
-        <v>825</v>
+        <v>841</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243">
-        <v>5315412028</v>
+        <v>5315412010</v>
       </c>
       <c r="B243" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C243" t="s">
-        <v>826</v>
+        <v>842</v>
       </c>
       <c r="D243" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E243" t="s">
-        <v>827</v>
+        <v>843</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244">
-        <v>5315412029</v>
+        <v>5315412011</v>
       </c>
       <c r="B244" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C244" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="D244" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E244" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245">
-        <v>5315412030</v>
+        <v>5315412012</v>
       </c>
       <c r="B245" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C245" t="s">
-        <v>830</v>
+        <v>846</v>
       </c>
       <c r="D245" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E245" t="s">
-        <v>831</v>
+        <v>847</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246">
-        <v>5315412039</v>
+        <v>5315412013</v>
       </c>
       <c r="B246" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C246" t="s">
-        <v>832</v>
+        <v>848</v>
       </c>
       <c r="D246" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E246" t="s">
-        <v>833</v>
+        <v>849</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247">
-        <v>5315412040</v>
+        <v>5315412014</v>
       </c>
       <c r="B247" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C247" t="s">
-        <v>834</v>
+        <v>850</v>
       </c>
       <c r="D247" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E247" t="s">
-        <v>835</v>
+        <v>851</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248">
-        <v>5315412041</v>
+        <v>5315412023</v>
       </c>
       <c r="B248" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C248" t="s">
-        <v>836</v>
+        <v>852</v>
       </c>
       <c r="D248" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E248" t="s">
-        <v>837</v>
+        <v>853</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249">
-        <v>5315412042</v>
+        <v>5315412024</v>
       </c>
       <c r="B249" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
       <c r="C249" t="s">
-        <v>838</v>
+        <v>854</v>
       </c>
       <c r="D249" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="E249" t="s">
-        <v>839</v>
+        <v>855</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250">
-        <v>5317104015</v>
+        <v>5315412025</v>
       </c>
       <c r="B250" t="s">
-        <v>840</v>
+        <v>730</v>
       </c>
       <c r="C250" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="D250" t="s">
-        <v>842</v>
+        <v>732</v>
       </c>
       <c r="E250" t="s">
-        <v>843</v>
+        <v>857</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251">
-        <v>5317116099</v>
+        <v>5315412026</v>
       </c>
       <c r="B251" t="s">
-        <v>844</v>
+        <v>730</v>
       </c>
       <c r="C251" t="s">
-        <v>845</v>
+        <v>858</v>
       </c>
       <c r="D251" t="s">
-        <v>846</v>
+        <v>732</v>
       </c>
       <c r="E251" t="s">
-        <v>847</v>
+        <v>859</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252">
-        <v>5317121083</v>
+        <v>5315412027</v>
       </c>
       <c r="B252" t="s">
-        <v>848</v>
+        <v>730</v>
       </c>
       <c r="C252" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="D252" t="s">
-        <v>850</v>
+        <v>732</v>
       </c>
       <c r="E252" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253">
-        <v>5317121101</v>
+        <v>5315412028</v>
       </c>
       <c r="B253" t="s">
-        <v>852</v>
+        <v>730</v>
       </c>
       <c r="C253" t="s">
-        <v>853</v>
+        <v>862</v>
       </c>
       <c r="D253" t="s">
-        <v>854</v>
+        <v>732</v>
       </c>
       <c r="E253" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254">
-        <v>5317208017</v>
+        <v>5315412029</v>
       </c>
       <c r="B254" t="s">
-        <v>856</v>
+        <v>730</v>
       </c>
       <c r="C254" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="D254" t="s">
-        <v>858</v>
+        <v>732</v>
       </c>
       <c r="E254" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255">
-        <v>5317210075</v>
+        <v>5315412030</v>
       </c>
       <c r="B255" t="s">
-        <v>860</v>
+        <v>730</v>
       </c>
       <c r="C255" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="D255" t="s">
-        <v>862</v>
+        <v>732</v>
       </c>
       <c r="E255" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256">
-        <v>5317210205</v>
+        <v>5315412039</v>
       </c>
       <c r="B256" t="s">
-        <v>864</v>
+        <v>730</v>
       </c>
       <c r="C256" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D256" t="s">
-        <v>866</v>
+        <v>732</v>
       </c>
       <c r="E256" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257">
-        <v>5317214002</v>
+        <v>5315412040</v>
       </c>
       <c r="B257" t="s">
-        <v>868</v>
+        <v>730</v>
       </c>
       <c r="C257" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D257" t="s">
-        <v>870</v>
+        <v>732</v>
       </c>
       <c r="E257" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258">
-        <v>5317411009</v>
+        <v>5315412041</v>
       </c>
       <c r="B258" t="s">
+        <v>730</v>
+      </c>
+      <c r="C258" t="s">
         <v>872</v>
       </c>
-      <c r="C258" t="s">
+      <c r="D258" t="s">
+        <v>732</v>
+      </c>
+      <c r="E258" t="s">
         <v>873</v>
-      </c>
-[...4 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259">
-        <v>5318125017</v>
+        <v>5315412042</v>
       </c>
       <c r="B259" t="s">
-        <v>876</v>
+        <v>730</v>
       </c>
       <c r="C259" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="D259" t="s">
-        <v>878</v>
+        <v>732</v>
       </c>
       <c r="E259" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260">
-        <v>5318314064</v>
+        <v>5317104015</v>
       </c>
       <c r="B260" t="s">
-        <v>460</v>
+        <v>876</v>
       </c>
       <c r="C260" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="D260" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E260" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261">
-        <v>5318314073</v>
+        <v>5317116099</v>
       </c>
       <c r="B261" t="s">
-        <v>460</v>
+        <v>880</v>
       </c>
       <c r="C261" t="s">
+        <v>881</v>
+      </c>
+      <c r="D261" t="s">
+        <v>882</v>
+      </c>
+      <c r="E261" t="s">
         <v>883</v>
-      </c>
-[...4 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262">
-        <v>5319102012</v>
+        <v>5317121083</v>
       </c>
       <c r="B262" t="s">
+        <v>884</v>
+      </c>
+      <c r="C262" t="s">
         <v>885</v>
       </c>
-      <c r="C262" t="s">
+      <c r="D262" t="s">
         <v>886</v>
       </c>
-      <c r="D262" t="s">
+      <c r="E262" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263">
-        <v>5319102050</v>
+        <v>5317121101</v>
       </c>
       <c r="B263" t="s">
+        <v>888</v>
+      </c>
+      <c r="C263" t="s">
         <v>889</v>
       </c>
-      <c r="C263" t="s">
+      <c r="D263" t="s">
         <v>890</v>
       </c>
-      <c r="D263" t="s">
+      <c r="E263" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264">
-        <v>5319103021</v>
+        <v>5317208017</v>
       </c>
       <c r="B264" t="s">
+        <v>892</v>
+      </c>
+      <c r="C264" t="s">
         <v>893</v>
       </c>
-      <c r="C264" t="s">
+      <c r="D264" t="s">
         <v>894</v>
       </c>
-      <c r="D264" t="s">
+      <c r="E264" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265">
-        <v>5319113002</v>
+        <v>5317210075</v>
       </c>
       <c r="B265" t="s">
+        <v>896</v>
+      </c>
+      <c r="C265" t="s">
         <v>897</v>
       </c>
-      <c r="C265" t="s">
+      <c r="D265" t="s">
         <v>898</v>
       </c>
-      <c r="D265" t="s">
+      <c r="E265" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266">
-        <v>5319203064</v>
+        <v>5317210205</v>
       </c>
       <c r="B266" t="s">
+        <v>900</v>
+      </c>
+      <c r="C266" t="s">
         <v>901</v>
       </c>
-      <c r="C266" t="s">
+      <c r="D266" t="s">
         <v>902</v>
       </c>
-      <c r="D266" t="s">
+      <c r="E266" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267">
-        <v>5319203083</v>
+        <v>5317214002</v>
       </c>
       <c r="B267" t="s">
+        <v>904</v>
+      </c>
+      <c r="C267" t="s">
         <v>905</v>
       </c>
-      <c r="C267" t="s">
+      <c r="D267" t="s">
         <v>906</v>
       </c>
-      <c r="D267" t="s">
+      <c r="E267" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268">
-        <v>5319302007</v>
+        <v>5317411009</v>
       </c>
       <c r="B268" t="s">
+        <v>908</v>
+      </c>
+      <c r="C268" t="s">
         <v>909</v>
       </c>
-      <c r="C268" t="s">
+      <c r="D268" t="s">
         <v>910</v>
       </c>
-      <c r="D268" t="s">
+      <c r="E268" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269">
-        <v>5319307022</v>
+        <v>5318125017</v>
       </c>
       <c r="B269" t="s">
+        <v>912</v>
+      </c>
+      <c r="C269" t="s">
         <v>913</v>
       </c>
-      <c r="C269" t="s">
+      <c r="D269" t="s">
         <v>914</v>
       </c>
-      <c r="D269" t="s">
+      <c r="E269" t="s">
         <v>915</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270">
-        <v>5319311007</v>
+        <v>5318314064</v>
       </c>
       <c r="B270" t="s">
+        <v>484</v>
+      </c>
+      <c r="C270" t="s">
+        <v>916</v>
+      </c>
+      <c r="D270" t="s">
         <v>917</v>
       </c>
-      <c r="C270" t="s">
+      <c r="E270" t="s">
         <v>918</v>
-      </c>
-[...4 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271">
-        <v>5319401002</v>
+        <v>5318314073</v>
       </c>
       <c r="B271" t="s">
-        <v>921</v>
+        <v>484</v>
       </c>
       <c r="C271" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="D271" t="s">
-        <v>923</v>
+        <v>917</v>
       </c>
       <c r="E271" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272">
-        <v>5320106005</v>
+        <v>5319102012</v>
       </c>
       <c r="B272" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="C272" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="D272" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="E272" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273">
-        <v>5320106014</v>
+        <v>5319102050</v>
       </c>
       <c r="B273" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="C273" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="D273" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="E273" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274">
-        <v>5320125017</v>
+        <v>5319103021</v>
       </c>
       <c r="B274" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="C274" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="D274" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="E274" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275">
-        <v>5320210032</v>
+        <v>5319113002</v>
       </c>
       <c r="B275" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="C275" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="D275" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="E275" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276">
-        <v>5320211002</v>
+        <v>5319203064</v>
       </c>
       <c r="B276" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="C276" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="D276" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="E276" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277">
-        <v>5320211005</v>
+        <v>5319203083</v>
       </c>
       <c r="B277" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="C277" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
       <c r="D277" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="E277" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278">
-        <v>5320301063</v>
+        <v>5319302007</v>
       </c>
       <c r="B278" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="C278" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="D278" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="E278" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279">
-        <v>5320313004</v>
+        <v>5319307022</v>
       </c>
       <c r="B279" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="C279" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="D279" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="E279" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280">
-        <v>5320403032</v>
+        <v>5319311007</v>
       </c>
       <c r="B280" t="s">
-        <v>957</v>
+        <v>953</v>
       </c>
       <c r="C280" t="s">
-        <v>958</v>
+        <v>954</v>
       </c>
       <c r="D280" t="s">
-        <v>959</v>
+        <v>955</v>
       </c>
       <c r="E280" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281">
-        <v>5320405053</v>
+        <v>5319401002</v>
       </c>
       <c r="B281" t="s">
-        <v>961</v>
+        <v>957</v>
       </c>
       <c r="C281" t="s">
-        <v>962</v>
+        <v>958</v>
       </c>
       <c r="D281" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="E281" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282">
-        <v>5320413014</v>
+        <v>5320106005</v>
       </c>
       <c r="B282" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="C282" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="D282" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="E282" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283">
-        <v>5329123004</v>
+        <v>5320106014</v>
       </c>
       <c r="B283" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="C283" t="s">
-        <v>970</v>
+        <v>966</v>
       </c>
       <c r="D283" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="E283" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284">
-        <v>5329205015</v>
+        <v>5320125017</v>
       </c>
       <c r="B284" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="C284" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="D284" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="E284" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285">
-        <v>5329206022</v>
+        <v>5320210032</v>
       </c>
       <c r="B285" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="C285" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="D285" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="E285" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286">
-        <v>5329212061</v>
+        <v>5320211002</v>
       </c>
       <c r="B286" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="C286" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="D286" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="E286" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287">
-        <v>5329212208</v>
+        <v>5320211005</v>
       </c>
       <c r="B287" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
       <c r="C287" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="D287" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="E287" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288">
-        <v>5329317001</v>
+        <v>5320301063</v>
       </c>
       <c r="B288" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="C288" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="D288" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="E288" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289">
-        <v>5329322009</v>
+        <v>5320313004</v>
       </c>
       <c r="B289" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="C289" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="D289" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="E289" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290">
-        <v>5329403010</v>
+        <v>5320403032</v>
       </c>
       <c r="B290" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="C290" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="D290" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="E290" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291">
-        <v>5329409003</v>
+        <v>5320405053</v>
       </c>
       <c r="B291" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="C291" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="D291" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="E291" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292">
-        <v>5330403007</v>
+        <v>5320413014</v>
       </c>
       <c r="B292" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="C292" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="D292" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="E292" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293">
-        <v>5330414038</v>
+        <v>5329123004</v>
       </c>
       <c r="B293" t="s">
-        <v>981</v>
+        <v>1005</v>
       </c>
       <c r="C293" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="D293" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="E293" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294">
-        <v>5330414105</v>
+        <v>5329205015</v>
       </c>
       <c r="B294" t="s">
-        <v>969</v>
+        <v>1009</v>
       </c>
       <c r="C294" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E294" t="s">
         <v>1012</v>
-      </c>
-[...4 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295">
-        <v>5331108021</v>
+        <v>5329206022</v>
       </c>
       <c r="B295" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D295" t="s">
         <v>1015</v>
       </c>
-      <c r="C295" t="s">
+      <c r="E295" t="s">
         <v>1016</v>
-      </c>
-[...4 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296">
-        <v>5331114002</v>
+        <v>5329212061</v>
       </c>
       <c r="B296" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D296" t="s">
         <v>1019</v>
       </c>
-      <c r="C296" t="s">
+      <c r="E296" t="s">
         <v>1020</v>
-      </c>
-[...4 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297">
-        <v>5331402012</v>
+        <v>5329212208</v>
       </c>
       <c r="B297" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D297" t="s">
         <v>1023</v>
       </c>
-      <c r="C297" t="s">
+      <c r="E297" t="s">
         <v>1024</v>
-      </c>
-[...4 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298">
-        <v>5331404012</v>
+        <v>5329317001</v>
       </c>
       <c r="B298" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D298" t="s">
         <v>1027</v>
       </c>
-      <c r="C298" t="s">
+      <c r="E298" t="s">
         <v>1028</v>
-      </c>
-[...4 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299">
-        <v>5331409014</v>
+        <v>5329322009</v>
       </c>
       <c r="B299" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D299" t="s">
         <v>1031</v>
       </c>
-      <c r="C299" t="s">
+      <c r="E299" t="s">
         <v>1032</v>
-      </c>
-[...4 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300">
-        <v>5331409022</v>
+        <v>5329403010</v>
       </c>
       <c r="B300" t="s">
-        <v>929</v>
+        <v>1033</v>
       </c>
       <c r="C300" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D300" t="s">
         <v>1035</v>
       </c>
-      <c r="D300" t="s">
+      <c r="E300" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301">
-        <v>5332201002</v>
+        <v>5329409003</v>
       </c>
       <c r="B301" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C301" t="s">
         <v>1038</v>
       </c>
-      <c r="C301" t="s">
+      <c r="D301" t="s">
         <v>1039</v>
       </c>
-      <c r="D301" t="s">
+      <c r="E301" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302">
-        <v>5332214088</v>
+        <v>5330403007</v>
       </c>
       <c r="B302" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C302" t="s">
         <v>1042</v>
       </c>
-      <c r="C302" t="s">
+      <c r="D302" t="s">
         <v>1043</v>
       </c>
-      <c r="D302" t="s">
+      <c r="E302" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303">
-        <v>5332306028</v>
+        <v>5330414038</v>
       </c>
       <c r="B303" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D303" t="s">
         <v>1046</v>
       </c>
-      <c r="C303" t="s">
+      <c r="E303" t="s">
         <v>1047</v>
-      </c>
-[...4 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304">
-        <v>5332311030</v>
+        <v>5330414105</v>
       </c>
       <c r="B304" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E304" t="s">
         <v>1050</v>
-      </c>
-[...7 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305">
-        <v>5333206010</v>
+        <v>5331108021</v>
       </c>
       <c r="B305" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E305" t="s">
         <v>1054</v>
-      </c>
-[...7 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306">
-        <v>5404206061</v>
+        <v>5331114002</v>
       </c>
       <c r="B306" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E306" t="s">
         <v>1058</v>
-      </c>
-[...7 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307">
-        <v>5404207015</v>
+        <v>5331402012</v>
       </c>
       <c r="B307" t="s">
-        <v>909</v>
+        <v>1059</v>
       </c>
       <c r="C307" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E307" t="s">
         <v>1062</v>
-      </c>
-[...4 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308">
-        <v>5405204046</v>
+        <v>5331409014</v>
       </c>
       <c r="B308" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D308" t="s">
         <v>1065</v>
       </c>
-      <c r="C308" t="s">
+      <c r="E308" t="s">
         <v>1066</v>
-      </c>
-[...4 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309">
-        <v>5405314012</v>
+        <v>5331409022</v>
       </c>
       <c r="B309" t="s">
+        <v>965</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E309" t="s">
         <v>1069</v>
-      </c>
-[...7 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310">
-        <v>5405317002</v>
+        <v>5332201002</v>
       </c>
       <c r="B310" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E310" t="s">
         <v>1073</v>
-      </c>
-[...7 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311">
-        <v>5406118009</v>
+        <v>5332214088</v>
       </c>
       <c r="B311" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E311" t="s">
         <v>1077</v>
-      </c>
-[...7 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312">
-        <v>5408202006</v>
+        <v>5332306028</v>
       </c>
       <c r="B312" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E312" t="s">
         <v>1081</v>
-      </c>
-[...7 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313">
-        <v>5408209023</v>
+        <v>5332311030</v>
       </c>
       <c r="B313" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E313" t="s">
         <v>1085</v>
-      </c>
-[...7 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314">
-        <v>5408303011</v>
+        <v>5333206010</v>
       </c>
       <c r="B314" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E314" t="s">
         <v>1089</v>
-      </c>
-[...7 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315">
-        <v>5503408009</v>
+        <v>5404206061</v>
       </c>
       <c r="B315" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E315" t="s">
         <v>1093</v>
-      </c>
-[...7 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316">
-        <v>5503419014</v>
+        <v>5404207015</v>
       </c>
       <c r="B316" t="s">
-        <v>1097</v>
+        <v>945</v>
       </c>
       <c r="C316" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="D316" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="E316" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317">
-        <v>5509303017</v>
+        <v>5405204046</v>
       </c>
       <c r="B317" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="C317" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="D317" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="E317" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318">
-        <v>5509307013</v>
+        <v>5405314012</v>
       </c>
       <c r="B318" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="C318" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
       <c r="D318" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="E318" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319">
-        <v>5509402022</v>
+        <v>5405317002</v>
       </c>
       <c r="B319" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="C319" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="D319" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
       <c r="E319" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320">
-        <v>5514319005</v>
+        <v>5406118009</v>
       </c>
       <c r="B320" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="C320" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="D320" t="s">
-        <v>1115</v>
+        <v>1111</v>
       </c>
       <c r="E320" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321">
-        <v>5514418029</v>
+        <v>5408202006</v>
       </c>
       <c r="B321" t="s">
-        <v>1117</v>
+        <v>1113</v>
       </c>
       <c r="C321" t="s">
-        <v>1118</v>
+        <v>1114</v>
       </c>
       <c r="D321" t="s">
-        <v>1119</v>
+        <v>1115</v>
       </c>
       <c r="E321" t="s">
-        <v>1120</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322">
-        <v>5519101061</v>
+        <v>5408209023</v>
       </c>
       <c r="B322" t="s">
-        <v>1121</v>
+        <v>1117</v>
       </c>
       <c r="C322" t="s">
-        <v>1122</v>
+        <v>1118</v>
       </c>
       <c r="D322" t="s">
-        <v>1123</v>
+        <v>1119</v>
       </c>
       <c r="E322" t="s">
-        <v>1124</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323">
-        <v>5519111010</v>
+        <v>5408303011</v>
       </c>
       <c r="B323" t="s">
-        <v>1125</v>
+        <v>1121</v>
       </c>
       <c r="C323" t="s">
-        <v>1126</v>
+        <v>1122</v>
       </c>
       <c r="D323" t="s">
-        <v>1127</v>
+        <v>1123</v>
       </c>
       <c r="E323" t="s">
-        <v>1128</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324">
-        <v>5519117007</v>
+        <v>5503408009</v>
       </c>
       <c r="B324" t="s">
-        <v>1129</v>
+        <v>1125</v>
       </c>
       <c r="C324" t="s">
-        <v>1130</v>
+        <v>1126</v>
       </c>
       <c r="D324" t="s">
-        <v>1131</v>
+        <v>1127</v>
       </c>
       <c r="E324" t="s">
-        <v>1132</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325">
-        <v>5519117020</v>
+        <v>5503419014</v>
       </c>
       <c r="B325" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="C325" t="s">
-        <v>1134</v>
+        <v>1130</v>
       </c>
       <c r="D325" t="s">
-        <v>1135</v>
+        <v>1131</v>
       </c>
       <c r="E325" t="s">
-        <v>1136</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326">
-        <v>5519217026</v>
+        <v>5509303017</v>
       </c>
       <c r="B326" t="s">
-        <v>1137</v>
+        <v>1133</v>
       </c>
       <c r="C326" t="s">
-        <v>1138</v>
+        <v>1134</v>
       </c>
       <c r="D326" t="s">
-        <v>1139</v>
+        <v>1135</v>
       </c>
       <c r="E326" t="s">
-        <v>1140</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327">
-        <v>5519219001</v>
+        <v>5509307013</v>
       </c>
       <c r="B327" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="C327" t="s">
-        <v>1142</v>
+        <v>1138</v>
       </c>
       <c r="D327" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="E327" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328">
-        <v>5519302014</v>
+        <v>5509402022</v>
       </c>
       <c r="B328" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="C328" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="D328" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="E328" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329">
-        <v>5519307016</v>
+        <v>5514319005</v>
       </c>
       <c r="B329" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
       <c r="C329" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="D329" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="E329" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330">
-        <v>5519311004</v>
+        <v>5514418029</v>
       </c>
       <c r="B330" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="C330" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="D330" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="E330" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331">
-        <v>5519412011</v>
+        <v>5519101061</v>
       </c>
       <c r="B331" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="C331" t="s">
-        <v>1158</v>
+        <v>1154</v>
       </c>
       <c r="D331" t="s">
-        <v>1159</v>
+        <v>1155</v>
       </c>
       <c r="E331" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332">
-        <v>5522302035</v>
+        <v>5519111010</v>
       </c>
       <c r="B332" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
       <c r="C332" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="D332" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="E332" t="s">
-        <v>1164</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333">
-        <v>5522307058</v>
+        <v>5519117007</v>
       </c>
       <c r="B333" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="C333" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="D333" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="E333" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334">
-        <v>5522309035</v>
+        <v>5519117020</v>
       </c>
       <c r="B334" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="C334" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="D334" t="s">
-        <v>1171</v>
+        <v>1167</v>
       </c>
       <c r="E334" t="s">
-        <v>1172</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335">
-        <v>5522402013</v>
+        <v>5519217026</v>
       </c>
       <c r="B335" t="s">
-        <v>1173</v>
+        <v>1169</v>
       </c>
       <c r="C335" t="s">
-        <v>1174</v>
+        <v>1170</v>
       </c>
       <c r="D335" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="E335" t="s">
-        <v>1176</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336">
-        <v>5524210020</v>
+        <v>5519219001</v>
       </c>
       <c r="B336" t="s">
-        <v>1177</v>
+        <v>1173</v>
       </c>
       <c r="C336" t="s">
-        <v>1178</v>
+        <v>1174</v>
       </c>
       <c r="D336" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="E336" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337">
-        <v>5529407008</v>
+        <v>5519302014</v>
       </c>
       <c r="B337" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
       <c r="C337" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="D337" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="E337" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338">
-        <v>5532123025</v>
+        <v>5519307016</v>
       </c>
       <c r="B338" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
       <c r="C338" t="s">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="D338" t="s">
-        <v>1187</v>
+        <v>1183</v>
       </c>
       <c r="E338" t="s">
-        <v>1188</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339">
-        <v>5532215013</v>
+        <v>5519311004</v>
       </c>
       <c r="B339" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
       <c r="C339" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="D339" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="E339" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340">
-        <v>5532404012</v>
+        <v>5519412011</v>
       </c>
       <c r="B340" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="C340" t="s">
-        <v>1194</v>
+        <v>1190</v>
       </c>
       <c r="D340" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="E340" t="s">
-        <v>1196</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341">
-        <v>5532406028</v>
+        <v>5522302035</v>
       </c>
       <c r="B341" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="C341" t="s">
-        <v>1198</v>
+        <v>1194</v>
       </c>
       <c r="D341" t="s">
-        <v>1199</v>
+        <v>1195</v>
       </c>
       <c r="E341" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342">
-        <v>5605104006</v>
+        <v>5522307058</v>
       </c>
       <c r="B342" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="C342" t="s">
-        <v>1202</v>
+        <v>1198</v>
       </c>
       <c r="D342" t="s">
-        <v>1203</v>
+        <v>1199</v>
       </c>
       <c r="E342" t="s">
-        <v>1204</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343">
-        <v>5605111010</v>
+        <v>5522309035</v>
       </c>
       <c r="B343" t="s">
-        <v>1205</v>
+        <v>1201</v>
       </c>
       <c r="C343" t="s">
-        <v>1206</v>
+        <v>1202</v>
       </c>
       <c r="D343" t="s">
-        <v>1207</v>
+        <v>1203</v>
       </c>
       <c r="E343" t="s">
-        <v>1208</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344">
-        <v>5605213022</v>
+        <v>5522402013</v>
       </c>
       <c r="B344" t="s">
-        <v>1209</v>
+        <v>1205</v>
       </c>
       <c r="C344" t="s">
-        <v>1210</v>
+        <v>1206</v>
       </c>
       <c r="D344" t="s">
-        <v>1211</v>
+        <v>1207</v>
       </c>
       <c r="E344" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345">
-        <v>5605308022</v>
+        <v>5524210020</v>
       </c>
       <c r="B345" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="C345" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="D345" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="E345" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346">
-        <v>5606103031</v>
+        <v>5529407008</v>
       </c>
       <c r="B346" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="C346" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="D346" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="E346" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347">
-        <v>5608107007</v>
+        <v>5532123025</v>
       </c>
       <c r="B347" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
       <c r="C347" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
       <c r="D347" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="E347" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348">
-        <v>5608117010</v>
+        <v>5532215013</v>
       </c>
       <c r="B348" t="s">
-        <v>1225</v>
+        <v>1221</v>
       </c>
       <c r="C348" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="D348" t="s">
-        <v>1227</v>
+        <v>1223</v>
       </c>
       <c r="E348" t="s">
-        <v>1228</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349">
-        <v>5609112006</v>
+        <v>5532404012</v>
       </c>
       <c r="B349" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="C349" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="D349" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
       <c r="E349" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350">
-        <v>5617002011</v>
+        <v>5532406028</v>
       </c>
       <c r="B350" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
       <c r="C350" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="D350" t="s">
-        <v>1235</v>
+        <v>1231</v>
       </c>
       <c r="E350" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351">
-        <v>5617003020</v>
+        <v>5605104006</v>
       </c>
       <c r="B351" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="C351" t="s">
-        <v>1238</v>
+        <v>1234</v>
       </c>
       <c r="D351" t="s">
-        <v>1239</v>
+        <v>1235</v>
       </c>
       <c r="E351" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352">
-        <v>5621000001</v>
+        <v>5605111010</v>
       </c>
       <c r="B352" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="C352" t="s">
-        <v>1242</v>
+        <v>1238</v>
       </c>
       <c r="D352" t="s">
-        <v>1243</v>
+        <v>1239</v>
       </c>
       <c r="E352" t="s">
-        <v>1244</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353">
-        <v>5700000001</v>
+        <v>5605213022</v>
       </c>
       <c r="B353" t="s">
-        <v>1245</v>
+        <v>1241</v>
       </c>
       <c r="C353" t="s">
-        <v>1246</v>
+        <v>1242</v>
       </c>
       <c r="D353" t="s">
-        <v>1247</v>
+        <v>1243</v>
       </c>
       <c r="E353" t="s">
-        <v>1248</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354">
-        <v>5700000151</v>
+        <v>5605308022</v>
       </c>
       <c r="B354" t="s">
         <v>1245</v>
       </c>
       <c r="C354" t="s">
-        <v>1249</v>
+        <v>1246</v>
       </c>
       <c r="D354" t="s">
-        <v>1250</v>
+        <v>1247</v>
       </c>
       <c r="E354" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355">
-        <v>5700000155</v>
+        <v>5606103031</v>
       </c>
       <c r="B355" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="C355" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="D355" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E355" t="s">
         <v>1252</v>
-      </c>
-[...1 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356">
-        <v>5730005007</v>
+        <v>5606404006</v>
       </c>
       <c r="B356" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C356" t="s">
         <v>1254</v>
       </c>
-      <c r="C356" t="s">
+      <c r="D356" t="s">
         <v>1255</v>
       </c>
-      <c r="D356" t="s">
+      <c r="E356" t="s">
         <v>1256</v>
-      </c>
-[...1 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357">
-        <v>6101002029</v>
+        <v>5608107007</v>
       </c>
       <c r="B357" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C357" t="s">
         <v>1258</v>
       </c>
-      <c r="C357" t="s">
+      <c r="D357" t="s">
         <v>1259</v>
       </c>
-      <c r="D357" t="s">
+      <c r="E357" t="s">
         <v>1260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358">
-        <v>6103004011</v>
+        <v>5608117010</v>
       </c>
       <c r="B358" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C358" t="s">
         <v>1262</v>
       </c>
-      <c r="C358" t="s">
+      <c r="D358" t="s">
         <v>1263</v>
       </c>
-      <c r="D358" t="s">
+      <c r="E358" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359">
-        <v>6107007049</v>
+        <v>5609112006</v>
       </c>
       <c r="B359" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C359" t="s">
         <v>1266</v>
       </c>
-      <c r="C359" t="s">
+      <c r="D359" t="s">
         <v>1267</v>
       </c>
-      <c r="D359" t="s">
+      <c r="E359" t="s">
         <v>1268</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360">
-        <v>6107008032</v>
+        <v>5617002011</v>
       </c>
       <c r="B360" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C360" t="s">
         <v>1270</v>
       </c>
-      <c r="C360" t="s">
+      <c r="D360" t="s">
         <v>1271</v>
       </c>
-      <c r="D360" t="s">
+      <c r="E360" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361">
-        <v>6114007010</v>
+        <v>5617003020</v>
       </c>
       <c r="B361" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C361" t="s">
         <v>1274</v>
       </c>
-      <c r="C361" t="s">
+      <c r="D361" t="s">
         <v>1275</v>
       </c>
-      <c r="D361" t="s">
+      <c r="E361" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362">
-        <v>6116004008</v>
+        <v>5621000001</v>
       </c>
       <c r="B362" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C362" t="s">
         <v>1278</v>
       </c>
-      <c r="C362" t="s">
+      <c r="D362" t="s">
         <v>1279</v>
       </c>
-      <c r="D362" t="s">
+      <c r="E362" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363">
-        <v>6117005028</v>
+        <v>5700000001</v>
       </c>
       <c r="B363" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
       <c r="C363" t="s">
         <v>1282</v>
       </c>
       <c r="D363" t="s">
         <v>1283</v>
       </c>
       <c r="E363" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364">
-        <v>6118011034</v>
+        <v>5700000151</v>
       </c>
       <c r="B364" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C364" t="s">
         <v>1285</v>
       </c>
-      <c r="C364" t="s">
+      <c r="D364" t="s">
         <v>1286</v>
       </c>
-      <c r="D364" t="s">
+      <c r="E364" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365">
-        <v>6120001024</v>
+        <v>5700000155</v>
       </c>
       <c r="B365" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E365" t="s">
         <v>1289</v>
-      </c>
-[...7 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366">
-        <v>6120006010</v>
+        <v>6101002029</v>
       </c>
       <c r="B366" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E366" t="s">
         <v>1293</v>
-      </c>
-[...7 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367">
-        <v>6124002005</v>
+        <v>6103004011</v>
       </c>
       <c r="B367" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E367" t="s">
         <v>1297</v>
-      </c>
-[...7 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368">
-        <v>6126002002</v>
+        <v>6107007049</v>
       </c>
       <c r="B368" t="s">
-        <v>1301</v>
+        <v>408</v>
       </c>
       <c r="C368" t="s">
-        <v>1302</v>
+        <v>1298</v>
       </c>
       <c r="D368" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="E368" t="s">
-        <v>1304</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369">
-        <v>6126002010</v>
+        <v>6107008032</v>
       </c>
       <c r="B369" t="s">
-        <v>1305</v>
+        <v>1301</v>
       </c>
       <c r="C369" t="s">
-        <v>1306</v>
+        <v>1302</v>
       </c>
       <c r="D369" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="E369" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370">
-        <v>6130103017</v>
+        <v>6114007010</v>
       </c>
       <c r="B370" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="C370" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="D370" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="E370" t="s">
-        <v>1312</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371">
-        <v>6130311021</v>
+        <v>6116004008</v>
       </c>
       <c r="B371" t="s">
-        <v>1313</v>
+        <v>1309</v>
       </c>
       <c r="C371" t="s">
-        <v>1314</v>
+        <v>1310</v>
       </c>
       <c r="D371" t="s">
-        <v>1315</v>
+        <v>1311</v>
       </c>
       <c r="E371" t="s">
-        <v>1316</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372">
-        <v>6130313013</v>
+        <v>6117005028</v>
       </c>
       <c r="B372" t="s">
-        <v>1317</v>
+        <v>408</v>
       </c>
       <c r="C372" t="s">
-        <v>1318</v>
+        <v>1313</v>
       </c>
       <c r="D372" t="s">
-        <v>1319</v>
+        <v>1314</v>
       </c>
       <c r="E372" t="s">
-        <v>1320</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373">
-        <v>6130317011</v>
+        <v>6118011034</v>
       </c>
       <c r="B373" t="s">
-        <v>1321</v>
+        <v>1316</v>
       </c>
       <c r="C373" t="s">
-        <v>1322</v>
+        <v>1317</v>
       </c>
       <c r="D373" t="s">
-        <v>1323</v>
+        <v>1318</v>
       </c>
       <c r="E373" t="s">
-        <v>1324</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374">
-        <v>6131116012</v>
+        <v>6120001024</v>
       </c>
       <c r="B374" t="s">
-        <v>1325</v>
+        <v>1320</v>
       </c>
       <c r="C374" t="s">
-        <v>1326</v>
+        <v>1321</v>
       </c>
       <c r="D374" t="s">
-        <v>1327</v>
+        <v>1322</v>
       </c>
       <c r="E374" t="s">
-        <v>1328</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375">
-        <v>6131206100</v>
+        <v>6120006010</v>
       </c>
       <c r="B375" t="s">
-        <v>1329</v>
+        <v>1324</v>
       </c>
       <c r="C375" t="s">
-        <v>1330</v>
+        <v>1325</v>
       </c>
       <c r="D375" t="s">
-        <v>1331</v>
+        <v>1326</v>
       </c>
       <c r="E375" t="s">
-        <v>1332</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376">
-        <v>6131208010</v>
+        <v>6124002005</v>
       </c>
       <c r="B376" t="s">
-        <v>1333</v>
+        <v>1328</v>
       </c>
       <c r="C376" t="s">
-        <v>1334</v>
+        <v>1329</v>
       </c>
       <c r="D376" t="s">
-        <v>1335</v>
+        <v>1330</v>
       </c>
       <c r="E376" t="s">
-        <v>1336</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377">
-        <v>6131210010</v>
+        <v>6126002002</v>
       </c>
       <c r="B377" t="s">
-        <v>1337</v>
+        <v>1332</v>
       </c>
       <c r="C377" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="D377" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="E377" t="s">
-        <v>1340</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378">
-        <v>6132008013</v>
+        <v>6126002010</v>
       </c>
       <c r="B378" t="s">
-        <v>1341</v>
+        <v>1336</v>
       </c>
       <c r="C378" t="s">
-        <v>1342</v>
+        <v>1337</v>
       </c>
       <c r="D378" t="s">
-        <v>1343</v>
+        <v>1338</v>
       </c>
       <c r="E378" t="s">
-        <v>1344</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379">
-        <v>6133004005</v>
+        <v>6130103017</v>
       </c>
       <c r="B379" t="s">
-        <v>1345</v>
+        <v>1340</v>
       </c>
       <c r="C379" t="s">
-        <v>1346</v>
+        <v>1341</v>
       </c>
       <c r="D379" t="s">
-        <v>1347</v>
+        <v>1342</v>
       </c>
       <c r="E379" t="s">
-        <v>1348</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380">
-        <v>6136005003</v>
+        <v>6130311021</v>
       </c>
       <c r="B380" t="s">
-        <v>1349</v>
+        <v>1344</v>
       </c>
       <c r="C380" t="s">
-        <v>1350</v>
+        <v>1345</v>
       </c>
       <c r="D380" t="s">
-        <v>1351</v>
+        <v>1346</v>
       </c>
       <c r="E380" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381">
-        <v>6204404083</v>
+        <v>6130313013</v>
       </c>
       <c r="B381" t="s">
-        <v>1353</v>
+        <v>1348</v>
       </c>
       <c r="C381" t="s">
-        <v>1354</v>
+        <v>1349</v>
       </c>
       <c r="D381" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
       <c r="E381" t="s">
-        <v>1356</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382">
-        <v>6204408006</v>
+        <v>6130317011</v>
       </c>
       <c r="B382" t="s">
-        <v>1357</v>
+        <v>1352</v>
       </c>
       <c r="C382" t="s">
-        <v>1358</v>
+        <v>1353</v>
       </c>
       <c r="D382" t="s">
-        <v>1359</v>
+        <v>1354</v>
       </c>
       <c r="E382" t="s">
-        <v>1360</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383">
-        <v>6205302011</v>
+        <v>6131116012</v>
       </c>
       <c r="B383" t="s">
-        <v>1361</v>
+        <v>1356</v>
       </c>
       <c r="C383" t="s">
-        <v>1362</v>
+        <v>1357</v>
       </c>
       <c r="D383" t="s">
-        <v>1363</v>
+        <v>1358</v>
       </c>
       <c r="E383" t="s">
-        <v>1364</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384">
-        <v>6206103006</v>
+        <v>6131206100</v>
       </c>
       <c r="B384" t="s">
-        <v>1365</v>
+        <v>1360</v>
       </c>
       <c r="C384" t="s">
-        <v>1366</v>
+        <v>1361</v>
       </c>
       <c r="D384" t="s">
-        <v>1367</v>
+        <v>1362</v>
       </c>
       <c r="E384" t="s">
-        <v>1368</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385">
-        <v>6206301143</v>
+        <v>6131208010</v>
       </c>
       <c r="B385" t="s">
-        <v>1369</v>
+        <v>1364</v>
       </c>
       <c r="C385" t="s">
-        <v>1370</v>
+        <v>1365</v>
       </c>
       <c r="D385" t="s">
-        <v>1371</v>
+        <v>1366</v>
       </c>
       <c r="E385" t="s">
-        <v>1372</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386">
-        <v>6206409028</v>
+        <v>6131210010</v>
       </c>
       <c r="B386" t="s">
-        <v>1373</v>
+        <v>1368</v>
       </c>
       <c r="C386" t="s">
-        <v>1374</v>
+        <v>1369</v>
       </c>
       <c r="D386" t="s">
-        <v>1375</v>
+        <v>1370</v>
       </c>
       <c r="E386" t="s">
-        <v>1376</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387">
-        <v>6208106024</v>
+        <v>6132008013</v>
       </c>
       <c r="B387" t="s">
-        <v>1377</v>
+        <v>1372</v>
       </c>
       <c r="C387" t="s">
-        <v>1378</v>
+        <v>1373</v>
       </c>
       <c r="D387" t="s">
-        <v>1379</v>
+        <v>1374</v>
       </c>
       <c r="E387" t="s">
-        <v>1380</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388">
-        <v>6208106026</v>
+        <v>6133004005</v>
       </c>
       <c r="B388" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C388" t="s">
         <v>1377</v>
       </c>
-      <c r="C388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D388" t="s">
-        <v>1382</v>
+        <v>1378</v>
       </c>
       <c r="E388" t="s">
-        <v>1383</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389">
-        <v>6208207036</v>
+        <v>6136005003</v>
       </c>
       <c r="B389" t="s">
-        <v>1384</v>
+        <v>1380</v>
       </c>
       <c r="C389" t="s">
-        <v>1385</v>
+        <v>1381</v>
       </c>
       <c r="D389" t="s">
-        <v>1386</v>
+        <v>1382</v>
       </c>
       <c r="E389" t="s">
-        <v>1387</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390">
-        <v>6208308018</v>
+        <v>6204404083</v>
       </c>
       <c r="B390" t="s">
-        <v>1388</v>
+        <v>1384</v>
       </c>
       <c r="C390" t="s">
-        <v>1389</v>
+        <v>1385</v>
       </c>
       <c r="D390" t="s">
-        <v>1390</v>
+        <v>1386</v>
       </c>
       <c r="E390" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391">
-        <v>6209309009</v>
+        <v>6204408006</v>
       </c>
       <c r="B391" t="s">
-        <v>1392</v>
+        <v>1388</v>
       </c>
       <c r="C391" t="s">
-        <v>1393</v>
+        <v>1389</v>
       </c>
       <c r="D391" t="s">
-        <v>1394</v>
+        <v>1390</v>
       </c>
       <c r="E391" t="s">
-        <v>1395</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392">
-        <v>6212001006</v>
+        <v>6205302011</v>
       </c>
       <c r="B392" t="s">
-        <v>1396</v>
+        <v>1392</v>
       </c>
       <c r="C392" t="s">
-        <v>1397</v>
+        <v>1393</v>
       </c>
       <c r="D392" t="s">
-        <v>1398</v>
+        <v>1394</v>
       </c>
       <c r="E392" t="s">
-        <v>1399</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393">
-        <v>6214002006</v>
+        <v>6206103006</v>
       </c>
       <c r="B393" t="s">
-        <v>1400</v>
+        <v>1396</v>
       </c>
       <c r="C393" t="s">
-        <v>1401</v>
+        <v>1397</v>
       </c>
       <c r="D393" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
       <c r="E393" t="s">
-        <v>1403</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394">
-        <v>6216208031</v>
+        <v>6206301143</v>
       </c>
       <c r="B394" t="s">
-        <v>1404</v>
+        <v>1400</v>
       </c>
       <c r="C394" t="s">
-        <v>1405</v>
+        <v>1401</v>
       </c>
       <c r="D394" t="s">
-        <v>1406</v>
+        <v>1402</v>
       </c>
       <c r="E394" t="s">
-        <v>1407</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395">
-        <v>6217101002</v>
+        <v>6206305006</v>
       </c>
       <c r="B395" t="s">
-        <v>460</v>
+        <v>1404</v>
       </c>
       <c r="C395" t="s">
-        <v>1408</v>
+        <v>1405</v>
       </c>
       <c r="D395" t="s">
-        <v>1409</v>
+        <v>1406</v>
       </c>
       <c r="E395" t="s">
-        <v>1410</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396">
-        <v>6217104022</v>
+        <v>6206409028</v>
       </c>
       <c r="B396" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E396" t="s">
         <v>1411</v>
-      </c>
-[...7 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397">
-        <v>6217306002</v>
+        <v>6208106024</v>
       </c>
       <c r="B397" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E397" t="s">
         <v>1415</v>
-      </c>
-[...7 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398">
-        <v>6217412018</v>
+        <v>6208106026</v>
       </c>
       <c r="B398" t="s">
-        <v>1419</v>
+        <v>1412</v>
       </c>
       <c r="C398" t="s">
-        <v>1420</v>
+        <v>1416</v>
       </c>
       <c r="D398" t="s">
-        <v>1421</v>
+        <v>1417</v>
       </c>
       <c r="E398" t="s">
-        <v>1422</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399">
-        <v>6220110032</v>
+        <v>6208207036</v>
       </c>
       <c r="B399" t="s">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="C399" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
       <c r="D399" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="E399" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400">
-        <v>6221301322</v>
+        <v>6208308018</v>
       </c>
       <c r="B400" t="s">
-        <v>460</v>
+        <v>1423</v>
       </c>
       <c r="C400" t="s">
-        <v>1427</v>
+        <v>1424</v>
       </c>
       <c r="D400" t="s">
-        <v>1428</v>
+        <v>1425</v>
       </c>
       <c r="E400" t="s">
-        <v>1429</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401">
-        <v>6222302025</v>
+        <v>6209309009</v>
       </c>
       <c r="B401" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E401" t="s">
         <v>1430</v>
-      </c>
-[...7 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402">
-        <v>6222313052</v>
+        <v>6212001006</v>
       </c>
       <c r="B402" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E402" t="s">
         <v>1434</v>
-      </c>
-[...7 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403">
-        <v>6222402017</v>
+        <v>6214002006</v>
       </c>
       <c r="B403" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E403" t="s">
         <v>1438</v>
-      </c>
-[...7 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404">
-        <v>6222410002</v>
+        <v>6216208031</v>
       </c>
       <c r="B404" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E404" t="s">
         <v>1442</v>
-      </c>
-[...7 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405">
-        <v>6225101036</v>
+        <v>6217101002</v>
       </c>
       <c r="B405" t="s">
-        <v>1446</v>
+        <v>484</v>
       </c>
       <c r="C405" t="s">
-        <v>1447</v>
+        <v>1443</v>
       </c>
       <c r="D405" t="s">
-        <v>1448</v>
+        <v>1444</v>
       </c>
       <c r="E405" t="s">
-        <v>1449</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406">
-        <v>6225107028</v>
+        <v>6217104022</v>
       </c>
       <c r="B406" t="s">
-        <v>1450</v>
+        <v>1446</v>
       </c>
       <c r="C406" t="s">
-        <v>1451</v>
+        <v>1447</v>
       </c>
       <c r="D406" t="s">
-        <v>1452</v>
+        <v>1448</v>
       </c>
       <c r="E406" t="s">
-        <v>1453</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407">
-        <v>6225411019</v>
+        <v>6217306002</v>
       </c>
       <c r="B407" t="s">
-        <v>1454</v>
+        <v>1450</v>
       </c>
       <c r="C407" t="s">
-        <v>1455</v>
+        <v>1451</v>
       </c>
       <c r="D407" t="s">
-        <v>1456</v>
+        <v>1452</v>
       </c>
       <c r="E407" t="s">
-        <v>1457</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408">
-        <v>6225412011</v>
+        <v>6217412018</v>
       </c>
       <c r="B408" t="s">
-        <v>1458</v>
+        <v>1454</v>
       </c>
       <c r="C408" t="s">
-        <v>1459</v>
+        <v>1455</v>
       </c>
       <c r="D408" t="s">
-        <v>1460</v>
+        <v>1456</v>
       </c>
       <c r="E408" t="s">
-        <v>1461</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409">
-        <v>6226403005</v>
+        <v>6220110032</v>
       </c>
       <c r="B409" t="s">
-        <v>1462</v>
+        <v>1458</v>
       </c>
       <c r="C409" t="s">
-        <v>1463</v>
+        <v>1459</v>
       </c>
       <c r="D409" t="s">
-        <v>1464</v>
+        <v>1460</v>
       </c>
       <c r="E409" t="s">
-        <v>1465</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410">
-        <v>6227206017</v>
+        <v>6221301322</v>
       </c>
       <c r="B410" t="s">
-        <v>1466</v>
+        <v>484</v>
       </c>
       <c r="C410" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
       <c r="D410" t="s">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="E410" t="s">
-        <v>1469</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411">
-        <v>6227210014</v>
+        <v>6222302025</v>
       </c>
       <c r="B411" t="s">
-        <v>1470</v>
+        <v>1465</v>
       </c>
       <c r="C411" t="s">
-        <v>1471</v>
+        <v>1466</v>
       </c>
       <c r="D411" t="s">
-        <v>1472</v>
+        <v>1467</v>
       </c>
       <c r="E411" t="s">
-        <v>1473</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412">
-        <v>6227303003</v>
+        <v>6222313052</v>
       </c>
       <c r="B412" t="s">
-        <v>1474</v>
+        <v>1469</v>
       </c>
       <c r="C412" t="s">
-        <v>1475</v>
+        <v>1470</v>
       </c>
       <c r="D412" t="s">
-        <v>1476</v>
+        <v>1471</v>
       </c>
       <c r="E412" t="s">
-        <v>1477</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413">
-        <v>6227404024</v>
+        <v>6222402017</v>
       </c>
       <c r="B413" t="s">
-        <v>1478</v>
+        <v>1473</v>
       </c>
       <c r="C413" t="s">
-        <v>1479</v>
+        <v>1474</v>
       </c>
       <c r="D413" t="s">
-        <v>1480</v>
+        <v>1475</v>
       </c>
       <c r="E413" t="s">
-        <v>1481</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414">
-        <v>6228113003</v>
+        <v>6222410002</v>
       </c>
       <c r="B414" t="s">
-        <v>1482</v>
+        <v>1477</v>
       </c>
       <c r="C414" t="s">
-        <v>1483</v>
+        <v>1478</v>
       </c>
       <c r="D414" t="s">
-        <v>1484</v>
+        <v>1479</v>
       </c>
       <c r="E414" t="s">
-        <v>1485</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415">
-        <v>6228303005</v>
+        <v>6225101036</v>
       </c>
       <c r="B415" t="s">
-        <v>1486</v>
+        <v>1481</v>
       </c>
       <c r="C415" t="s">
-        <v>1487</v>
+        <v>1482</v>
       </c>
       <c r="D415" t="s">
-        <v>1488</v>
+        <v>1483</v>
       </c>
       <c r="E415" t="s">
-        <v>1489</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416">
-        <v>6229007014</v>
+        <v>6225107028</v>
       </c>
       <c r="B416" t="s">
-        <v>1490</v>
+        <v>1485</v>
       </c>
       <c r="C416" t="s">
-        <v>1491</v>
+        <v>1486</v>
       </c>
       <c r="D416" t="s">
-        <v>1492</v>
+        <v>1487</v>
       </c>
       <c r="E416" t="s">
-        <v>1493</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417">
-        <v>6233301023</v>
+        <v>6225411019</v>
       </c>
       <c r="B417" t="s">
-        <v>1494</v>
+        <v>1489</v>
       </c>
       <c r="C417" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="D417" t="s">
-        <v>1496</v>
+        <v>1491</v>
       </c>
       <c r="E417" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418">
-        <v>6233405009</v>
+        <v>6225412011</v>
       </c>
       <c r="B418" t="s">
-        <v>1498</v>
+        <v>1493</v>
       </c>
       <c r="C418" t="s">
-        <v>1499</v>
+        <v>1494</v>
       </c>
       <c r="D418" t="s">
-        <v>1500</v>
+        <v>1495</v>
       </c>
       <c r="E418" t="s">
-        <v>1501</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419">
-        <v>6233408014</v>
+        <v>6226403005</v>
       </c>
       <c r="B419" t="s">
-        <v>1502</v>
+        <v>1497</v>
       </c>
       <c r="C419" t="s">
-        <v>1503</v>
+        <v>1498</v>
       </c>
       <c r="D419" t="s">
-        <v>1504</v>
+        <v>1499</v>
       </c>
       <c r="E419" t="s">
-        <v>1505</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420">
-        <v>6233408018</v>
+        <v>6227206017</v>
       </c>
       <c r="B420" t="s">
-        <v>1506</v>
+        <v>1501</v>
       </c>
       <c r="C420" t="s">
-        <v>1507</v>
+        <v>1502</v>
       </c>
       <c r="D420" t="s">
-        <v>1508</v>
+        <v>1503</v>
       </c>
       <c r="E420" t="s">
-        <v>1509</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421">
-        <v>6233409021</v>
+        <v>6227210014</v>
       </c>
       <c r="B421" t="s">
-        <v>1510</v>
+        <v>1505</v>
       </c>
       <c r="C421" t="s">
-        <v>1511</v>
+        <v>1506</v>
       </c>
       <c r="D421" t="s">
-        <v>1512</v>
+        <v>1507</v>
       </c>
       <c r="E421" t="s">
-        <v>1513</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422">
-        <v>6234101012</v>
+        <v>6227303003</v>
       </c>
       <c r="B422" t="s">
-        <v>1514</v>
+        <v>1509</v>
       </c>
       <c r="C422" t="s">
-        <v>1515</v>
+        <v>1510</v>
       </c>
       <c r="D422" t="s">
-        <v>1516</v>
+        <v>1511</v>
       </c>
       <c r="E422" t="s">
-        <v>1517</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423">
-        <v>6234315030</v>
+        <v>6227404024</v>
       </c>
       <c r="B423" t="s">
-        <v>1518</v>
+        <v>1513</v>
       </c>
       <c r="C423" t="s">
-        <v>1519</v>
+        <v>1514</v>
       </c>
       <c r="D423" t="s">
-        <v>1520</v>
+        <v>1515</v>
       </c>
       <c r="E423" t="s">
-        <v>1521</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424">
-        <v>6234419009</v>
+        <v>6228113003</v>
       </c>
       <c r="B424" t="s">
-        <v>1522</v>
+        <v>1517</v>
       </c>
       <c r="C424" t="s">
-        <v>1523</v>
+        <v>1518</v>
       </c>
       <c r="D424" t="s">
-        <v>1524</v>
+        <v>1519</v>
       </c>
       <c r="E424" t="s">
-        <v>1525</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425">
-        <v>6235111013</v>
+        <v>6228303005</v>
       </c>
       <c r="B425" t="s">
-        <v>1526</v>
+        <v>1521</v>
       </c>
       <c r="C425" t="s">
-        <v>1527</v>
+        <v>1522</v>
       </c>
       <c r="D425" t="s">
-        <v>1528</v>
+        <v>1523</v>
       </c>
       <c r="E425" t="s">
-        <v>1529</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426">
-        <v>6235317021</v>
+        <v>6229007014</v>
       </c>
       <c r="B426" t="s">
-        <v>1530</v>
+        <v>1525</v>
       </c>
       <c r="C426" t="s">
-        <v>1531</v>
+        <v>1526</v>
       </c>
       <c r="D426" t="s">
-        <v>1532</v>
+        <v>1527</v>
       </c>
       <c r="E426" t="s">
-        <v>1533</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427">
-        <v>6235410011</v>
+        <v>6233301023</v>
       </c>
       <c r="B427" t="s">
-        <v>1534</v>
+        <v>1529</v>
       </c>
       <c r="C427" t="s">
-        <v>1535</v>
+        <v>1530</v>
       </c>
       <c r="D427" t="s">
-        <v>1536</v>
+        <v>1531</v>
       </c>
       <c r="E427" t="s">
-        <v>1537</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428">
-        <v>6236128016</v>
+        <v>6233405009</v>
       </c>
       <c r="B428" t="s">
-        <v>1538</v>
+        <v>1533</v>
       </c>
       <c r="C428" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="D428" t="s">
-        <v>1540</v>
+        <v>1535</v>
       </c>
       <c r="E428" t="s">
-        <v>1541</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429">
-        <v>6236412004</v>
+        <v>6233408018</v>
       </c>
       <c r="B429" t="s">
-        <v>1542</v>
+        <v>1537</v>
       </c>
       <c r="C429" t="s">
-        <v>1543</v>
+        <v>1538</v>
       </c>
       <c r="D429" t="s">
-        <v>1544</v>
+        <v>1539</v>
       </c>
       <c r="E429" t="s">
-        <v>1545</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430">
-        <v>6236422254</v>
+        <v>6233409021</v>
       </c>
       <c r="B430" t="s">
-        <v>1546</v>
+        <v>1541</v>
       </c>
       <c r="C430" t="s">
-        <v>1547</v>
+        <v>1542</v>
       </c>
       <c r="D430" t="s">
-        <v>1548</v>
+        <v>1543</v>
       </c>
       <c r="E430" t="s">
-        <v>1549</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431">
-        <v>6301108009</v>
+        <v>6234101012</v>
       </c>
       <c r="B431" t="s">
-        <v>1550</v>
+        <v>1545</v>
       </c>
       <c r="C431" t="s">
-        <v>1551</v>
+        <v>1546</v>
       </c>
       <c r="D431" t="s">
-        <v>1552</v>
+        <v>1547</v>
       </c>
       <c r="E431" t="s">
-        <v>1553</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432">
-        <v>6301202032</v>
+        <v>6234315030</v>
       </c>
       <c r="B432" t="s">
-        <v>1554</v>
+        <v>1549</v>
       </c>
       <c r="C432" t="s">
-        <v>1555</v>
+        <v>1550</v>
       </c>
       <c r="D432" t="s">
-        <v>1556</v>
+        <v>1551</v>
       </c>
       <c r="E432" t="s">
-        <v>1557</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433">
-        <v>6301216074</v>
+        <v>6234419009</v>
       </c>
       <c r="B433" t="s">
-        <v>1558</v>
+        <v>1553</v>
       </c>
       <c r="C433" t="s">
-        <v>1559</v>
+        <v>1554</v>
       </c>
       <c r="D433" t="s">
-        <v>1560</v>
+        <v>1555</v>
       </c>
       <c r="E433" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434">
-        <v>6301309001</v>
+        <v>6235111013</v>
       </c>
       <c r="B434" t="s">
-        <v>1562</v>
+        <v>1557</v>
       </c>
       <c r="C434" t="s">
-        <v>1563</v>
+        <v>1558</v>
       </c>
       <c r="D434" t="s">
-        <v>1564</v>
+        <v>1559</v>
       </c>
       <c r="E434" t="s">
-        <v>1565</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435">
-        <v>6302101048</v>
+        <v>6235317021</v>
       </c>
       <c r="B435" t="s">
-        <v>1566</v>
+        <v>1561</v>
       </c>
       <c r="C435" t="s">
-        <v>1567</v>
+        <v>1562</v>
       </c>
       <c r="D435" t="s">
-        <v>1568</v>
+        <v>1563</v>
       </c>
       <c r="E435" t="s">
-        <v>1569</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436">
-        <v>6302203012</v>
+        <v>6235410011</v>
       </c>
       <c r="B436" t="s">
-        <v>1570</v>
+        <v>1565</v>
       </c>
       <c r="C436" t="s">
-        <v>1571</v>
+        <v>1566</v>
       </c>
       <c r="D436" t="s">
-        <v>1572</v>
+        <v>1567</v>
       </c>
       <c r="E436" t="s">
-        <v>1573</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437">
-        <v>6302204008</v>
+        <v>6236128016</v>
       </c>
       <c r="B437" t="s">
-        <v>1574</v>
+        <v>1569</v>
       </c>
       <c r="C437" t="s">
-        <v>1575</v>
+        <v>1570</v>
       </c>
       <c r="D437" t="s">
-        <v>1576</v>
+        <v>1571</v>
       </c>
       <c r="E437" t="s">
-        <v>1577</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438">
-        <v>6302212004</v>
+        <v>6236412004</v>
       </c>
       <c r="B438" t="s">
-        <v>1578</v>
+        <v>1573</v>
       </c>
       <c r="C438" t="s">
-        <v>1579</v>
+        <v>1574</v>
       </c>
       <c r="D438" t="s">
-        <v>1580</v>
+        <v>1575</v>
       </c>
       <c r="E438" t="s">
-        <v>1581</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439">
-        <v>6302218009</v>
+        <v>6236422254</v>
       </c>
       <c r="B439" t="s">
-        <v>1582</v>
+        <v>1577</v>
       </c>
       <c r="C439" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="D439" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="E439" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440">
-        <v>6302301022</v>
+        <v>6301108009</v>
       </c>
       <c r="B440" t="s">
-        <v>1586</v>
+        <v>1581</v>
       </c>
       <c r="C440" t="s">
-        <v>1587</v>
+        <v>1582</v>
       </c>
       <c r="D440" t="s">
-        <v>1588</v>
+        <v>1583</v>
       </c>
       <c r="E440" t="s">
-        <v>1589</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441">
-        <v>6302304033</v>
+        <v>6301202032</v>
       </c>
       <c r="B441" t="s">
-        <v>1550</v>
+        <v>1585</v>
       </c>
       <c r="C441" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
       <c r="D441" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="E441" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442">
-        <v>6302306011</v>
+        <v>6301216074</v>
       </c>
       <c r="B442" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
       <c r="C442" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="D442" t="s">
-        <v>1595</v>
+        <v>1591</v>
       </c>
       <c r="E442" t="s">
-        <v>1596</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443">
-        <v>6302408038</v>
+        <v>6301309001</v>
       </c>
       <c r="B443" t="s">
-        <v>1597</v>
+        <v>1593</v>
       </c>
       <c r="C443" t="s">
-        <v>1598</v>
+        <v>1594</v>
       </c>
       <c r="D443" t="s">
-        <v>1599</v>
+        <v>1595</v>
       </c>
       <c r="E443" t="s">
-        <v>1600</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444">
-        <v>6302409039</v>
+        <v>6302101048</v>
       </c>
       <c r="B444" t="s">
-        <v>1601</v>
+        <v>1597</v>
       </c>
       <c r="C444" t="s">
-        <v>1602</v>
+        <v>1598</v>
       </c>
       <c r="D444" t="s">
-        <v>1603</v>
+        <v>1599</v>
       </c>
       <c r="E444" t="s">
-        <v>1604</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445">
-        <v>6302419008</v>
+        <v>6302203012</v>
       </c>
       <c r="B445" t="s">
-        <v>1605</v>
+        <v>1601</v>
       </c>
       <c r="C445" t="s">
-        <v>1606</v>
+        <v>1602</v>
       </c>
       <c r="D445" t="s">
-        <v>1607</v>
+        <v>1603</v>
       </c>
       <c r="E445" t="s">
-        <v>1608</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446">
-        <v>6303105004</v>
+        <v>6302204008</v>
       </c>
       <c r="B446" t="s">
-        <v>1609</v>
+        <v>1605</v>
       </c>
       <c r="C446" t="s">
-        <v>1610</v>
+        <v>1606</v>
       </c>
       <c r="D446" t="s">
-        <v>1611</v>
+        <v>1607</v>
       </c>
       <c r="E446" t="s">
-        <v>1612</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447">
-        <v>6303205041</v>
+        <v>6302212004</v>
       </c>
       <c r="B447" t="s">
-        <v>1613</v>
+        <v>1609</v>
       </c>
       <c r="C447" t="s">
-        <v>1614</v>
+        <v>1610</v>
       </c>
       <c r="D447" t="s">
-        <v>1615</v>
+        <v>1611</v>
       </c>
       <c r="E447" t="s">
-        <v>1616</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448">
-        <v>6303313043</v>
+        <v>6302218009</v>
       </c>
       <c r="B448" t="s">
-        <v>1617</v>
+        <v>1613</v>
       </c>
       <c r="C448" t="s">
-        <v>1618</v>
+        <v>1614</v>
       </c>
       <c r="D448" t="s">
-        <v>1619</v>
+        <v>1615</v>
       </c>
       <c r="E448" t="s">
-        <v>1620</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449">
-        <v>6303313125</v>
+        <v>6302301022</v>
       </c>
       <c r="B449" t="s">
-        <v>1621</v>
+        <v>1617</v>
       </c>
       <c r="C449" t="s">
-        <v>1622</v>
+        <v>1618</v>
       </c>
       <c r="D449" t="s">
-        <v>1623</v>
+        <v>1619</v>
       </c>
       <c r="E449" t="s">
-        <v>1624</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450">
-        <v>6303407033</v>
+        <v>6302304033</v>
       </c>
       <c r="B450" t="s">
-        <v>1625</v>
+        <v>1581</v>
       </c>
       <c r="C450" t="s">
-        <v>1626</v>
+        <v>1621</v>
       </c>
       <c r="D450" t="s">
-        <v>1627</v>
+        <v>1622</v>
       </c>
       <c r="E450" t="s">
-        <v>1628</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451">
-        <v>6304102012</v>
+        <v>6302306011</v>
       </c>
       <c r="B451" t="s">
-        <v>1629</v>
+        <v>1624</v>
       </c>
       <c r="C451" t="s">
-        <v>1630</v>
+        <v>1625</v>
       </c>
       <c r="D451" t="s">
-        <v>1631</v>
+        <v>1626</v>
       </c>
       <c r="E451" t="s">
-        <v>1632</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452">
-        <v>6304103003</v>
+        <v>6302408038</v>
       </c>
       <c r="B452" t="s">
-        <v>1266</v>
+        <v>1628</v>
       </c>
       <c r="C452" t="s">
-        <v>1633</v>
+        <v>1629</v>
       </c>
       <c r="D452" t="s">
-        <v>1634</v>
+        <v>1630</v>
       </c>
       <c r="E452" t="s">
-        <v>1635</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453">
-        <v>6304208017</v>
+        <v>6302409039</v>
       </c>
       <c r="B453" t="s">
-        <v>1636</v>
+        <v>1632</v>
       </c>
       <c r="C453" t="s">
-        <v>1637</v>
+        <v>1633</v>
       </c>
       <c r="D453" t="s">
-        <v>1638</v>
+        <v>1634</v>
       </c>
       <c r="E453" t="s">
-        <v>1639</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454">
-        <v>6304306005</v>
+        <v>6302419008</v>
       </c>
       <c r="B454" t="s">
-        <v>1640</v>
+        <v>1636</v>
       </c>
       <c r="C454" t="s">
-        <v>1641</v>
+        <v>1637</v>
       </c>
       <c r="D454" t="s">
-        <v>1642</v>
+        <v>1638</v>
       </c>
       <c r="E454" t="s">
-        <v>1643</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455">
-        <v>6304307031</v>
+        <v>6303105004</v>
       </c>
       <c r="B455" t="s">
-        <v>1644</v>
+        <v>1640</v>
       </c>
       <c r="C455" t="s">
-        <v>1645</v>
+        <v>1641</v>
       </c>
       <c r="D455" t="s">
-        <v>1646</v>
+        <v>1642</v>
       </c>
       <c r="E455" t="s">
-        <v>1647</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456">
-        <v>6304402009</v>
+        <v>6303205041</v>
       </c>
       <c r="B456" t="s">
-        <v>1648</v>
+        <v>1644</v>
       </c>
       <c r="C456" t="s">
-        <v>1649</v>
+        <v>1645</v>
       </c>
       <c r="D456" t="s">
-        <v>1650</v>
+        <v>1646</v>
       </c>
       <c r="E456" t="s">
-        <v>1651</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457">
-        <v>6304412110</v>
+        <v>6303313043</v>
       </c>
       <c r="B457" t="s">
-        <v>1652</v>
+        <v>1648</v>
       </c>
       <c r="C457" t="s">
-        <v>1653</v>
+        <v>1649</v>
       </c>
       <c r="D457" t="s">
-        <v>1654</v>
+        <v>1650</v>
       </c>
       <c r="E457" t="s">
-        <v>1655</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458">
-        <v>6306001002</v>
+        <v>6303313125</v>
       </c>
       <c r="B458" t="s">
-        <v>1656</v>
+        <v>1652</v>
       </c>
       <c r="C458" t="s">
-        <v>1657</v>
+        <v>1653</v>
       </c>
       <c r="D458" t="s">
-        <v>1658</v>
+        <v>1654</v>
       </c>
       <c r="E458" t="s">
-        <v>1659</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459">
-        <v>6307208032</v>
+        <v>6303407033</v>
       </c>
       <c r="B459" t="s">
-        <v>1660</v>
+        <v>1656</v>
       </c>
       <c r="C459" t="s">
-        <v>1661</v>
+        <v>1657</v>
       </c>
       <c r="D459" t="s">
-        <v>1662</v>
+        <v>1658</v>
       </c>
       <c r="E459" t="s">
-        <v>1663</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460">
-        <v>6307301011</v>
+        <v>6304102012</v>
       </c>
       <c r="B460" t="s">
-        <v>1664</v>
+        <v>1660</v>
       </c>
       <c r="C460" t="s">
-        <v>1665</v>
+        <v>1661</v>
       </c>
       <c r="D460" t="s">
-        <v>1666</v>
+        <v>1662</v>
       </c>
       <c r="E460" t="s">
-        <v>1667</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461">
-        <v>6307302058</v>
+        <v>6304103003</v>
       </c>
       <c r="B461" t="s">
-        <v>1668</v>
+        <v>408</v>
       </c>
       <c r="C461" t="s">
-        <v>1669</v>
+        <v>1664</v>
       </c>
       <c r="D461" t="s">
-        <v>1670</v>
+        <v>1665</v>
       </c>
       <c r="E461" t="s">
-        <v>1671</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462">
-        <v>6307304081</v>
+        <v>6304208017</v>
       </c>
       <c r="B462" t="s">
-        <v>1672</v>
+        <v>1667</v>
       </c>
       <c r="C462" t="s">
-        <v>1673</v>
+        <v>1668</v>
       </c>
       <c r="D462" t="s">
-        <v>1674</v>
+        <v>1669</v>
       </c>
       <c r="E462" t="s">
-        <v>1675</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463">
-        <v>6307402029</v>
+        <v>6304306005</v>
       </c>
       <c r="B463" t="s">
-        <v>1085</v>
+        <v>1671</v>
       </c>
       <c r="C463" t="s">
-        <v>1676</v>
+        <v>1672</v>
       </c>
       <c r="D463" t="s">
-        <v>1677</v>
+        <v>1673</v>
       </c>
       <c r="E463" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464">
-        <v>6307402115</v>
+        <v>6304307031</v>
       </c>
       <c r="B464" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="C464" t="s">
-        <v>1680</v>
+        <v>1676</v>
       </c>
       <c r="D464" t="s">
-        <v>1681</v>
+        <v>1677</v>
       </c>
       <c r="E464" t="s">
-        <v>1682</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465">
-        <v>6307402166</v>
+        <v>6304402009</v>
       </c>
       <c r="B465" t="s">
-        <v>1683</v>
+        <v>1679</v>
       </c>
       <c r="C465" t="s">
-        <v>1684</v>
+        <v>1680</v>
       </c>
       <c r="D465" t="s">
-        <v>1685</v>
+        <v>1681</v>
       </c>
       <c r="E465" t="s">
-        <v>1686</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466">
-        <v>6307402171</v>
+        <v>6304412110</v>
       </c>
       <c r="B466" t="s">
-        <v>1687</v>
+        <v>1683</v>
       </c>
       <c r="C466" t="s">
-        <v>1688</v>
+        <v>1684</v>
       </c>
       <c r="D466" t="s">
-        <v>1689</v>
+        <v>1685</v>
       </c>
       <c r="E466" t="s">
-        <v>1690</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467">
-        <v>6307402177</v>
+        <v>6306001002</v>
       </c>
       <c r="B467" t="s">
-        <v>1691</v>
+        <v>1687</v>
       </c>
       <c r="C467" t="s">
-        <v>1692</v>
+        <v>1688</v>
       </c>
       <c r="D467" t="s">
-        <v>1693</v>
+        <v>1689</v>
       </c>
       <c r="E467" t="s">
-        <v>1694</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468">
-        <v>6307402184</v>
+        <v>6307208032</v>
       </c>
       <c r="B468" t="s">
-        <v>1695</v>
+        <v>1691</v>
       </c>
       <c r="C468" t="s">
-        <v>1696</v>
+        <v>1692</v>
       </c>
       <c r="D468" t="s">
-        <v>1697</v>
+        <v>1693</v>
       </c>
       <c r="E468" t="s">
-        <v>1698</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469">
-        <v>6309001005</v>
+        <v>6307301011</v>
       </c>
       <c r="B469" t="s">
-        <v>1699</v>
+        <v>1695</v>
       </c>
       <c r="C469" t="s">
-        <v>1700</v>
+        <v>1696</v>
       </c>
       <c r="D469" t="s">
-        <v>1701</v>
+        <v>1697</v>
       </c>
       <c r="E469" t="s">
-        <v>1702</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470">
-        <v>6309304152</v>
+        <v>6307302058</v>
       </c>
       <c r="B470" t="s">
-        <v>1266</v>
+        <v>1699</v>
       </c>
       <c r="C470" t="s">
-        <v>1703</v>
+        <v>1700</v>
       </c>
       <c r="D470" t="s">
-        <v>1704</v>
+        <v>1701</v>
       </c>
       <c r="E470" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471">
-        <v>6309406054</v>
+        <v>6307304081</v>
       </c>
       <c r="B471" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E471" t="s">
         <v>1706</v>
-      </c>
-[...7 lines deleted...]
-        <v>1709</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472">
-        <v>6310109002</v>
+        <v>6307402029</v>
       </c>
       <c r="B472" t="s">
-        <v>1710</v>
+        <v>1117</v>
       </c>
       <c r="C472" t="s">
-        <v>1711</v>
+        <v>1707</v>
       </c>
       <c r="D472" t="s">
-        <v>1712</v>
+        <v>1708</v>
       </c>
       <c r="E472" t="s">
-        <v>1713</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473">
-        <v>6310309011</v>
+        <v>6307402115</v>
       </c>
       <c r="B473" t="s">
-        <v>1714</v>
+        <v>1710</v>
       </c>
       <c r="C473" t="s">
-        <v>1715</v>
+        <v>1711</v>
       </c>
       <c r="D473" t="s">
-        <v>1716</v>
+        <v>1712</v>
       </c>
       <c r="E473" t="s">
-        <v>1717</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474">
-        <v>6310408007</v>
+        <v>6307402166</v>
       </c>
       <c r="B474" t="s">
-        <v>1718</v>
+        <v>1714</v>
       </c>
       <c r="C474" t="s">
-        <v>1719</v>
+        <v>1715</v>
       </c>
       <c r="D474" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="E474" t="s">
-        <v>1721</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475">
-        <v>6310429018</v>
+        <v>6307402171</v>
       </c>
       <c r="B475" t="s">
-        <v>1722</v>
+        <v>1718</v>
       </c>
       <c r="C475" t="s">
-        <v>1723</v>
+        <v>1719</v>
       </c>
       <c r="D475" t="s">
-        <v>1724</v>
+        <v>1720</v>
       </c>
       <c r="E475" t="s">
-        <v>1725</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476">
-        <v>6311204020</v>
+        <v>6307402177</v>
       </c>
       <c r="B476" t="s">
-        <v>929</v>
+        <v>1722</v>
       </c>
       <c r="C476" t="s">
-        <v>1726</v>
+        <v>1723</v>
       </c>
       <c r="D476" t="s">
-        <v>1727</v>
+        <v>1724</v>
       </c>
       <c r="E476" t="s">
-        <v>1728</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477">
-        <v>6311204107</v>
+        <v>6307402184</v>
       </c>
       <c r="B477" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E477" t="s">
         <v>1729</v>
-      </c>
-[...7 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478">
-        <v>6312103070</v>
+        <v>6309001005</v>
       </c>
       <c r="B478" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E478" t="s">
         <v>1733</v>
-      </c>
-[...7 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479">
-        <v>6312304022</v>
+        <v>6309304152</v>
       </c>
       <c r="B479" t="s">
-        <v>1737</v>
+        <v>408</v>
       </c>
       <c r="C479" t="s">
-        <v>1738</v>
+        <v>1734</v>
       </c>
       <c r="D479" t="s">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="E479" t="s">
-        <v>1740</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480">
-        <v>6312405048</v>
+        <v>6309406054</v>
       </c>
       <c r="B480" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="C480" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="D480" t="s">
-        <v>1743</v>
+        <v>1739</v>
       </c>
       <c r="E480" t="s">
-        <v>1744</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481">
-        <v>6312411002</v>
+        <v>6310109002</v>
       </c>
       <c r="B481" t="s">
-        <v>1745</v>
+        <v>1741</v>
       </c>
       <c r="C481" t="s">
-        <v>1746</v>
+        <v>1742</v>
       </c>
       <c r="D481" t="s">
-        <v>1747</v>
+        <v>1743</v>
       </c>
       <c r="E481" t="s">
-        <v>1748</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482">
-        <v>6313001006</v>
+        <v>6310309011</v>
       </c>
       <c r="B482" t="s">
-        <v>1749</v>
+        <v>1745</v>
       </c>
       <c r="C482" t="s">
-        <v>1750</v>
+        <v>1746</v>
       </c>
       <c r="D482" t="s">
-        <v>1751</v>
+        <v>1747</v>
       </c>
       <c r="E482" t="s">
-        <v>1752</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483">
-        <v>6313110019</v>
+        <v>6310408007</v>
       </c>
       <c r="B483" t="s">
-        <v>1753</v>
+        <v>1749</v>
       </c>
       <c r="C483" t="s">
-        <v>1754</v>
+        <v>1750</v>
       </c>
       <c r="D483" t="s">
-        <v>1755</v>
+        <v>1751</v>
       </c>
       <c r="E483" t="s">
-        <v>1756</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484">
-        <v>6313128013</v>
+        <v>6310429018</v>
       </c>
       <c r="B484" t="s">
-        <v>1757</v>
+        <v>1753</v>
       </c>
       <c r="C484" t="s">
-        <v>1758</v>
+        <v>1754</v>
       </c>
       <c r="D484" t="s">
-        <v>1759</v>
+        <v>1755</v>
       </c>
       <c r="E484" t="s">
-        <v>1760</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485">
-        <v>6313203018</v>
+        <v>6311204020</v>
       </c>
       <c r="B485" t="s">
-        <v>1761</v>
+        <v>965</v>
       </c>
       <c r="C485" t="s">
-        <v>1762</v>
+        <v>1757</v>
       </c>
       <c r="D485" t="s">
-        <v>1763</v>
+        <v>1758</v>
       </c>
       <c r="E485" t="s">
-        <v>1764</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486">
-        <v>6313204024</v>
+        <v>6311204107</v>
       </c>
       <c r="B486" t="s">
-        <v>1765</v>
+        <v>1760</v>
       </c>
       <c r="C486" t="s">
-        <v>1766</v>
+        <v>1761</v>
       </c>
       <c r="D486" t="s">
-        <v>1767</v>
+        <v>1762</v>
       </c>
       <c r="E486" t="s">
-        <v>1768</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487">
-        <v>6313307113</v>
+        <v>6312103070</v>
       </c>
       <c r="B487" t="s">
-        <v>1769</v>
+        <v>1764</v>
       </c>
       <c r="C487" t="s">
-        <v>1770</v>
+        <v>1765</v>
       </c>
       <c r="D487" t="s">
-        <v>1771</v>
+        <v>1766</v>
       </c>
       <c r="E487" t="s">
-        <v>1772</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488">
-        <v>6313318005</v>
+        <v>6312304022</v>
       </c>
       <c r="B488" t="s">
-        <v>1773</v>
+        <v>1768</v>
       </c>
       <c r="C488" t="s">
-        <v>1774</v>
+        <v>1769</v>
       </c>
       <c r="D488" t="s">
-        <v>1775</v>
+        <v>1770</v>
       </c>
       <c r="E488" t="s">
-        <v>1776</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489">
-        <v>6313322036</v>
+        <v>6312405048</v>
       </c>
       <c r="B489" t="s">
-        <v>1777</v>
+        <v>1772</v>
       </c>
       <c r="C489" t="s">
-        <v>1778</v>
+        <v>1773</v>
       </c>
       <c r="D489" t="s">
-        <v>1779</v>
+        <v>1774</v>
       </c>
       <c r="E489" t="s">
-        <v>1780</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490">
-        <v>6314115016</v>
+        <v>6312411002</v>
       </c>
       <c r="B490" t="s">
-        <v>1781</v>
+        <v>1776</v>
       </c>
       <c r="C490" t="s">
-        <v>1782</v>
+        <v>1777</v>
       </c>
       <c r="D490" t="s">
-        <v>1783</v>
+        <v>1778</v>
       </c>
       <c r="E490" t="s">
-        <v>1784</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491">
-        <v>6314115017</v>
+        <v>6313001006</v>
       </c>
       <c r="B491" t="s">
-        <v>1785</v>
+        <v>1780</v>
       </c>
       <c r="C491" t="s">
-        <v>1786</v>
+        <v>1781</v>
       </c>
       <c r="D491" t="s">
-        <v>1787</v>
+        <v>1782</v>
       </c>
       <c r="E491" t="s">
-        <v>1788</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492">
-        <v>6314115018</v>
+        <v>6313110019</v>
       </c>
       <c r="B492" t="s">
-        <v>1789</v>
+        <v>1784</v>
       </c>
       <c r="C492" t="s">
-        <v>1790</v>
+        <v>1785</v>
       </c>
       <c r="D492" t="s">
-        <v>1791</v>
+        <v>1786</v>
       </c>
       <c r="E492" t="s">
-        <v>1792</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493">
-        <v>6314115019</v>
+        <v>6313128013</v>
       </c>
       <c r="B493" t="s">
-        <v>1793</v>
+        <v>1788</v>
       </c>
       <c r="C493" t="s">
-        <v>1794</v>
+        <v>1789</v>
       </c>
       <c r="D493" t="s">
-        <v>1795</v>
+        <v>1790</v>
       </c>
       <c r="E493" t="s">
-        <v>1796</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494">
-        <v>6314115020</v>
+        <v>6313203018</v>
       </c>
       <c r="B494" t="s">
-        <v>1797</v>
+        <v>1792</v>
       </c>
       <c r="C494" t="s">
-        <v>1798</v>
+        <v>1793</v>
       </c>
       <c r="D494" t="s">
-        <v>1799</v>
+        <v>1794</v>
       </c>
       <c r="E494" t="s">
-        <v>1800</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495">
-        <v>6314115021</v>
+        <v>6313204024</v>
       </c>
       <c r="B495" t="s">
-        <v>1801</v>
+        <v>1796</v>
       </c>
       <c r="C495" t="s">
-        <v>1802</v>
+        <v>1797</v>
       </c>
       <c r="D495" t="s">
-        <v>1803</v>
+        <v>1798</v>
       </c>
       <c r="E495" t="s">
-        <v>1804</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496">
-        <v>6314115022</v>
+        <v>6313307113</v>
       </c>
       <c r="B496" t="s">
-        <v>1805</v>
+        <v>1800</v>
       </c>
       <c r="C496" t="s">
-        <v>1806</v>
+        <v>1801</v>
       </c>
       <c r="D496" t="s">
-        <v>1807</v>
+        <v>1802</v>
       </c>
       <c r="E496" t="s">
-        <v>1808</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497">
-        <v>6314115023</v>
+        <v>6313318005</v>
       </c>
       <c r="B497" t="s">
-        <v>1809</v>
+        <v>1804</v>
       </c>
       <c r="C497" t="s">
-        <v>1810</v>
+        <v>1805</v>
       </c>
       <c r="D497" t="s">
-        <v>1811</v>
+        <v>1806</v>
       </c>
       <c r="E497" t="s">
-        <v>1812</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498">
-        <v>6314115024</v>
+        <v>6313322036</v>
       </c>
       <c r="B498" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="C498" t="s">
-        <v>1813</v>
+        <v>1809</v>
       </c>
       <c r="D498" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="E498" t="s">
-        <v>1814</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499">
-        <v>6314115025</v>
+        <v>6314115016</v>
       </c>
       <c r="B499" t="s">
-        <v>1805</v>
+        <v>1812</v>
       </c>
       <c r="C499" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E499" t="s">
         <v>1815</v>
-      </c>
-[...4 lines deleted...]
-        <v>1816</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500">
-        <v>6314115026</v>
+        <v>6314115017</v>
       </c>
       <c r="B500" t="s">
-        <v>1805</v>
+        <v>1816</v>
       </c>
       <c r="C500" t="s">
         <v>1817</v>
       </c>
       <c r="D500" t="s">
-        <v>1807</v>
+        <v>1818</v>
       </c>
       <c r="E500" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501">
-        <v>6314115027</v>
+        <v>6314115018</v>
       </c>
       <c r="B501" t="s">
-        <v>1805</v>
+        <v>1820</v>
       </c>
       <c r="C501" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="D501" t="s">
-        <v>1807</v>
+        <v>1822</v>
       </c>
       <c r="E501" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_21"/>