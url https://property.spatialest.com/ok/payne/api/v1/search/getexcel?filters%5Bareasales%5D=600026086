--- v0 (2026-04-28)
+++ v1 (2026-06-14)
@@ -12,121 +12,112 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Real Property Record Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>Property ID</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Sale Date</t>
   </si>
   <si>
     <t>Sale Price</t>
   </si>
   <si>
     <t>Building Type</t>
   </si>
   <si>
     <t>Living Area</t>
   </si>
   <si>
     <t>Acres / Lots</t>
   </si>
   <si>
     <t>Year Built</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Neighborhood</t>
   </si>
   <si>
     <t>Distance</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
-    <t>05/10/2024</t>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>$15,000</t>
+  </si>
+  <si>
+    <t>Single-Family Residence</t>
+  </si>
+  <si>
+    <t>413 W Broadway Ave</t>
+  </si>
+  <si>
+    <t>Yale Town</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600025626</t>
+  </si>
+  <si>
+    <t>07/31/2025</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
-    <t>Single-Family Residence</t>
-[...25 lines deleted...]
-  <si>
     <t>524 W Beaumont Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600024716</t>
   </si>
   <si>
     <t>04/21/2025</t>
   </si>
   <si>
     <t>210 W Watson Dr</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600004507</t>
   </si>
   <si>
     <t>12/17/2025</t>
   </si>
   <si>
     <t>Discount Store</t>
   </si>
   <si>
     <t>209 W Chicago Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600075919</t>
@@ -170,473 +161,452 @@
   <si>
     <t>604 W Charleston Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600024766</t>
   </si>
   <si>
     <t>10/15/2024</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>W Chicago Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600026136</t>
   </si>
   <si>
     <t>202 W Chicago Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600026127</t>
   </si>
   <si>
-    <t>05/14/2024</t>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>1040 W Sunset Cir</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600023820</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>305 N Main St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600025311</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>222 S 9th St</t>
+  </si>
+  <si>
+    <t>Yale Rural</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600019676</t>
+  </si>
+  <si>
+    <t>06/20/2024</t>
+  </si>
+  <si>
+    <t>Mixed Retail w/ Resid. Units</t>
+  </si>
+  <si>
+    <t>120 N Main St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600025850</t>
+  </si>
+  <si>
+    <t>$156,000</t>
+  </si>
+  <si>
+    <t>1005 W Sunset Cir</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600023793</t>
+  </si>
+  <si>
+    <t>11/25/2025</t>
+  </si>
+  <si>
+    <t>$105,000</t>
+  </si>
+  <si>
+    <t>Service Repair Garage</t>
+  </si>
+  <si>
+    <t>100 E Chicago Ave</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600025313</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>204 W Chicago Ave</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600019776</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>$160,000</t>
+  </si>
+  <si>
+    <t>1046 W Sunset Cir</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600023814</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>213 N B St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600026195</t>
+  </si>
+  <si>
+    <t>223 N B St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600026172</t>
+  </si>
+  <si>
+    <t>09/23/2024</t>
+  </si>
+  <si>
+    <t>502 N Rocking Horse Ln</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600023803</t>
+  </si>
+  <si>
+    <t>$130,000</t>
+  </si>
+  <si>
+    <t>09/24/2025</t>
+  </si>
+  <si>
+    <t>$20,000</t>
+  </si>
+  <si>
+    <t>420 W Ft Worth St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600024071</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>357 N B St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600004569</t>
+  </si>
+  <si>
+    <t>11/15/2024</t>
+  </si>
+  <si>
+    <t>409 N Rocking Horse Ln</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600023737</t>
+  </si>
+  <si>
+    <t>12/26/2024</t>
+  </si>
+  <si>
+    <t>119 N C St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600025800</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>S Quay Rd</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600092469</t>
+  </si>
+  <si>
+    <t>04/17/2025</t>
+  </si>
+  <si>
+    <t>350 N B St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600004625</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>$30,000</t>
+  </si>
+  <si>
+    <t>Andrew St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600089757</t>
+  </si>
+  <si>
+    <t>01/20/2026</t>
+  </si>
+  <si>
+    <t>213 S B St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600070534</t>
+  </si>
+  <si>
+    <t>03/20/2026</t>
+  </si>
+  <si>
+    <t>02/20/2026</t>
+  </si>
+  <si>
+    <t>315 N C St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600004647</t>
+  </si>
+  <si>
+    <t>09/13/2024</t>
+  </si>
+  <si>
+    <t>602 Andrew St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600088866</t>
+  </si>
+  <si>
+    <t>10/18/2024</t>
+  </si>
+  <si>
+    <t>$187,500</t>
+  </si>
+  <si>
+    <t>12/05/2024</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600089759</t>
+  </si>
+  <si>
+    <t>12/18/2024</t>
+  </si>
+  <si>
+    <t>12/19/2024</t>
+  </si>
+  <si>
+    <t>04/30/2025</t>
+  </si>
+  <si>
+    <t>$217,000</t>
+  </si>
+  <si>
+    <t>610 Andrew St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600089841</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>112 N C St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600025171</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600004538</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600088860</t>
+  </si>
+  <si>
+    <t>318 E Chicago Ave</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600025297</t>
+  </si>
+  <si>
+    <t>01/28/2026</t>
+  </si>
+  <si>
+    <t>420 S B St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600024211</t>
+  </si>
+  <si>
+    <t>09/11/2025</t>
+  </si>
+  <si>
+    <t>$205,000</t>
+  </si>
+  <si>
+    <t>808 S Norfolk Rd</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600020969</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>411 S B St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600024176</t>
+  </si>
+  <si>
+    <t>05/21/2025</t>
+  </si>
+  <si>
+    <t>$2,000</t>
+  </si>
+  <si>
+    <t>204 N D St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600025259</t>
+  </si>
+  <si>
+    <t>03/28/2025</t>
+  </si>
+  <si>
+    <t>408 S C St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600024184</t>
+  </si>
+  <si>
+    <t>12/27/2024</t>
   </si>
   <si>
     <t>$65,000</t>
   </si>
   <si>
-    <t>301 W Charleston Ave</t>
-[...352 lines deleted...]
-  <si>
     <t>405 E Boston Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600025257</t>
   </si>
   <si>
     <t>01/25/2025</t>
   </si>
   <si>
     <t>$14,500</t>
   </si>
   <si>
     <t>509 S B St</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600024167</t>
   </si>
   <si>
+    <t>04/30/2026</t>
+  </si>
+  <si>
+    <t>1150 W Prairie Ln</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600023013</t>
+  </si>
+  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>$5,000</t>
   </si>
   <si>
     <t>406 E Detroit Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600024062</t>
   </si>
   <si>
     <t>10/31/2024</t>
   </si>
   <si>
     <t>$86,000</t>
   </si>
   <si>
     <t>305 N E St</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600024066</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>$35,000</t>
   </si>
   <si>
     <t>1102 S Norfolk Rd</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600020984</t>
   </si>
   <si>
     <t>11/22/2024</t>
   </si>
   <si>
     <t>423 N E St</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600023890</t>
   </si>
   <si>
+    <t>04/14/2026</t>
+  </si>
+  <si>
+    <t>510 S C St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600024172</t>
+  </si>
+  <si>
     <t>08/23/2024</t>
   </si>
   <si>
     <t>208 N E St</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600025246</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>$183,000</t>
   </si>
   <si>
     <t>124 N E St</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600025220</t>
   </si>
   <si>
     <t>118 N E St</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600025230</t>
@@ -785,50 +755,62 @@
   <si>
     <t>713 E Erie Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600025444</t>
   </si>
   <si>
     <t>07/26/2024</t>
   </si>
   <si>
     <t>704 E Boston Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600024805</t>
   </si>
   <si>
     <t>09/25/2025</t>
   </si>
   <si>
     <t>729 E Detroit Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600025396</t>
   </si>
   <si>
+    <t>05/22/2026</t>
+  </si>
+  <si>
+    <t>402 N H St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600024390</t>
+  </si>
+  <si>
+    <t>$147,000</t>
+  </si>
+  <si>
     <t>823 E Detroit Ave</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600024379</t>
   </si>
   <si>
     <t>01/15/2026</t>
   </si>
   <si>
     <t>916 N C St</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600082118</t>
   </si>
   <si>
     <t>04/28/2025</t>
   </si>
   <si>
     <t>1501 S Lawson Rd</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600019609</t>
   </si>
   <si>
     <t>03/09/2026</t>
@@ -858,50 +840,98 @@
     <t>https://property.spatialest.com/ok/payne/#/property/600019892</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>$495,000</t>
   </si>
   <si>
     <t>24700 E McElroy</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600020125</t>
   </si>
   <si>
     <t>06/26/2025</t>
   </si>
   <si>
     <t>$569,000</t>
   </si>
   <si>
     <t>25622 E 19th St</t>
   </si>
   <si>
     <t>https://property.spatialest.com/ok/payne/#/property/600019610</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>25220 E McElroy</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600020082</t>
+  </si>
+  <si>
+    <t>$300,000</t>
+  </si>
+  <si>
+    <t>1307 N Lawson Rd</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600020092</t>
+  </si>
+  <si>
+    <t>01/15/2025</t>
+  </si>
+  <si>
+    <t>23421 E 19th St</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600020932</t>
+  </si>
+  <si>
+    <t>05/27/2026</t>
+  </si>
+  <si>
+    <t>$570,000</t>
+  </si>
+  <si>
+    <t>12/16/2025</t>
+  </si>
+  <si>
+    <t>08/26/2024</t>
+  </si>
+  <si>
+    <t>$180,000</t>
+  </si>
+  <si>
+    <t>422 N Underwood Rd</t>
+  </si>
+  <si>
+    <t>https://property.spatialest.com/ok/payne/#/property/600019925</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1197,51 +1227,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024509" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025626" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024716" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004507" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600075919" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025631" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025631" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024660" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024766" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024766" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600026136" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600026127" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024268" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024271" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024275" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024265" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024263" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600047288" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023820" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025311" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019676" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019676" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024230" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025850" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023793" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025313" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019776" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023814" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024083" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600047285" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600026195" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600026172" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023803" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023803" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024071" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004569" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024087" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023737" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025800" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600092469" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004625" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089757" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024068" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600070534" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600070534" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004647" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600088866" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600088866" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600047305" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089759" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089759" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089759" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089841" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004538" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600088860" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025297" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020969" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024176" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025259" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024184" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025257" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024167" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024062" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024066" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020984" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020984" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023890" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025246" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025220" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025230" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004305" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025113" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024004" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025098" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023970" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023953" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023953" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025424" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025356" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025356" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020950" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020950" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025405" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025412" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025368" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025368" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025368" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025444" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024805" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025396" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024379" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600082118" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019609" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019894" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600082121" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600082121" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019892" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019892" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020125" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025626" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024716" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004507" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600075919" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025631" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025631" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024660" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024766" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024766" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600026136" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600026127" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023820" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025311" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019676" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019676" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025850" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023793" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025313" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019776" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023814" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600026195" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600026172" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023803" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023803" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024071" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004569" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023737" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025800" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600092469" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004625" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089757" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600070534" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600070534" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004647" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600088866" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600088866" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089759" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089759" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089759" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600089841" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025171" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004538" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600088860" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025297" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024211" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020969" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024176" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025259" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024184" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025257" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024167" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023013" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024062" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024066" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020984" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020984" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023890" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024172" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025246" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025220" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025230" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600004305" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025113" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024004" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025098" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023970" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023953" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600023953" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025424" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025356" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025356" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020950" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020950" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025405" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025412" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025368" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025368" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025368" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025444" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024805" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600025396" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024390" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024390" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600024379" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600082118" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019609" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019894" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600082121" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600082121" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019892" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019892" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020125" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600019610" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020082" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020092" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020932" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020932" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020932" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://property.spatialest.com/ok/payne/#/property/600020932" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
@@ -1267,3846 +1297,3846 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2">
-        <v>600024509</v>
+        <v>600025626</v>
       </c>
       <c r="B2">
         <v>4700</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2">
-        <v>1368.0</v>
+        <v>1260.0</v>
       </c>
       <c r="G2">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="H2">
-        <v>1935</v>
+        <v>1908</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
       <c r="K2">
-        <v>115.81307017</v>
+        <v>183.70963031</v>
       </c>
       <c r="L2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3">
-        <v>600025626</v>
+        <v>600024716</v>
       </c>
       <c r="B3">
         <v>4700</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3">
-        <v>1260.0</v>
+        <v>1188.0</v>
       </c>
       <c r="G3">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="H3">
-        <v>1908</v>
+        <v>1930</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
       <c r="K3">
-        <v>183.70963031</v>
+        <v>247.73175629</v>
       </c>
       <c r="L3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4">
-        <v>600024716</v>
+        <v>600004507</v>
       </c>
       <c r="B4">
         <v>4700</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4">
-        <v>1188.0</v>
+        <v>1205.0</v>
       </c>
       <c r="G4">
         <v>2.0</v>
       </c>
       <c r="H4">
-        <v>1930</v>
+        <v>2010</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>16</v>
       </c>
       <c r="K4">
-        <v>247.73175629</v>
+        <v>264.36782975</v>
       </c>
       <c r="L4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5">
-        <v>600004507</v>
+        <v>600075919</v>
       </c>
       <c r="B5">
         <v>4700</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F5">
-        <v>1205.0</v>
+        <v>9031.0</v>
       </c>
       <c r="G5">
-        <v>2.0</v>
+        <v>1.38</v>
       </c>
       <c r="H5">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>16</v>
       </c>
       <c r="K5">
-        <v>264.36782975</v>
+        <v>274.88342437</v>
       </c>
       <c r="L5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6">
-        <v>600075919</v>
+        <v>600025631</v>
       </c>
       <c r="B6">
         <v>4700</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="F6">
-        <v>9031.0</v>
+        <v>1995.0</v>
       </c>
       <c r="G6">
-        <v>1.38</v>
+        <v>6.0</v>
       </c>
       <c r="H6">
-        <v>2008</v>
+        <v>1918</v>
       </c>
       <c r="I6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
         <v>16</v>
       </c>
       <c r="K6">
-        <v>274.88342437</v>
+        <v>282.16337435</v>
       </c>
       <c r="L6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7">
         <v>600025631</v>
       </c>
       <c r="B7">
         <v>4700</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7">
         <v>1995.0</v>
       </c>
       <c r="G7">
         <v>6.0</v>
       </c>
       <c r="H7">
         <v>1918</v>
       </c>
       <c r="I7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
       <c r="K7">
         <v>282.16337435</v>
       </c>
       <c r="L7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8">
-        <v>600025631</v>
+        <v>600024660</v>
       </c>
       <c r="B8">
         <v>4700</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8">
-        <v>1995.0</v>
+        <v>955.0</v>
       </c>
       <c r="G8">
         <v>6.0</v>
       </c>
       <c r="H8">
-        <v>1918</v>
+        <v>1999</v>
       </c>
       <c r="I8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
       <c r="K8">
-        <v>282.16337435</v>
+        <v>356.42303164</v>
       </c>
       <c r="L8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9">
-        <v>600024660</v>
+        <v>600024766</v>
       </c>
       <c r="B9">
         <v>4700</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F9">
-        <v>955.0</v>
+        <v>1216.0</v>
       </c>
       <c r="G9">
         <v>6.0</v>
       </c>
       <c r="H9">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="I9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J9" t="s">
         <v>16</v>
       </c>
       <c r="K9">
-        <v>356.42303164</v>
+        <v>366.0487319</v>
       </c>
       <c r="L9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10">
         <v>600024766</v>
       </c>
       <c r="B10">
         <v>4700</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F10">
-        <v>1216.0</v>
+        <v>1344.0</v>
       </c>
       <c r="G10">
         <v>6.0</v>
       </c>
       <c r="H10">
         <v>1996</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
         <v>16</v>
       </c>
       <c r="K10">
         <v>366.0487319</v>
       </c>
       <c r="L10" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11">
-        <v>600024766</v>
+        <v>600026136</v>
       </c>
       <c r="B11">
         <v>4700</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>1344.0</v>
+        <v>44</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
       </c>
       <c r="G11">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>1996</v>
+        <v>2.0</v>
+      </c>
+      <c r="H11" t="s">
+        <v>44</v>
       </c>
       <c r="I11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J11" t="s">
         <v>16</v>
       </c>
       <c r="K11">
-        <v>366.0487319</v>
+        <v>419.48795479</v>
       </c>
       <c r="L11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12">
-        <v>600026136</v>
+        <v>600026127</v>
       </c>
       <c r="B12">
         <v>4700</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12">
+        <v>420.0</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12">
+        <v>2023</v>
+      </c>
+      <c r="I12" t="s">
         <v>47</v>
       </c>
-      <c r="F12" t="s">
-[...8 lines deleted...]
-      <c r="I12" t="s">
+      <c r="J12" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12">
+        <v>438.20494899</v>
+      </c>
+      <c r="L12" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13">
-        <v>600026127</v>
+        <v>600023820</v>
       </c>
       <c r="B13">
         <v>4700</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="F13">
-        <v>420.0</v>
+        <v>1505.0</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13">
-        <v>2023</v>
+        <v>1977</v>
       </c>
       <c r="I13" t="s">
         <v>50</v>
       </c>
       <c r="J13" t="s">
         <v>16</v>
       </c>
       <c r="K13">
-        <v>438.20494899</v>
+        <v>570.0364662</v>
       </c>
       <c r="L13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14">
-        <v>600024268</v>
+        <v>600025311</v>
       </c>
       <c r="B14">
         <v>4700</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14">
+        <v>4.0</v>
+      </c>
+      <c r="H14" t="s">
+        <v>44</v>
+      </c>
+      <c r="I14" t="s">
         <v>53</v>
       </c>
-      <c r="E14" t="s">
-[...11 lines deleted...]
-      <c r="I14" t="s">
+      <c r="J14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14">
+        <v>573.31073817</v>
+      </c>
+      <c r="L14" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
-        <v>600024271</v>
+        <v>600019676</v>
       </c>
       <c r="B15">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F15">
-        <v>504.0</v>
+        <v>400.0</v>
       </c>
       <c r="G15">
-        <v>2.0</v>
+        <v>2.15</v>
       </c>
       <c r="H15">
-        <v>1908</v>
+        <v>1950</v>
       </c>
       <c r="I15" t="s">
         <v>56</v>
       </c>
       <c r="J15" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K15">
-        <v>456.64041778</v>
+        <v>579.31486565</v>
       </c>
       <c r="L15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16">
-        <v>600024275</v>
+        <v>600019676</v>
       </c>
       <c r="B16">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F16">
+        <v>1865.0</v>
       </c>
       <c r="G16">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2.15</v>
+      </c>
+      <c r="H16">
+        <v>1950</v>
       </c>
       <c r="I16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J16" t="s">
+        <v>57</v>
+      </c>
+      <c r="K16">
+        <v>579.31486565</v>
+      </c>
+      <c r="L16" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
-        <v>600024265</v>
+        <v>600025850</v>
       </c>
       <c r="B17">
         <v>4700</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="F17">
-        <v>951.0</v>
+        <v>6664.0</v>
       </c>
       <c r="G17">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="H17">
-        <v>1916</v>
+        <v>1905</v>
       </c>
       <c r="I17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J17" t="s">
         <v>16</v>
       </c>
       <c r="K17">
-        <v>485.55708455</v>
+        <v>593.20861285</v>
       </c>
       <c r="L17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18">
-        <v>600024263</v>
+        <v>600023793</v>
       </c>
       <c r="B18">
         <v>4700</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18">
-        <v>960.0</v>
+        <v>1431.0</v>
       </c>
       <c r="G18">
-        <v>4.5</v>
+        <v>1.0</v>
       </c>
       <c r="H18">
-        <v>1916</v>
+        <v>1975</v>
       </c>
       <c r="I18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J18" t="s">
         <v>16</v>
       </c>
       <c r="K18">
-        <v>504.37369437</v>
+        <v>603.35222689</v>
       </c>
       <c r="L18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
-        <v>600047288</v>
+        <v>600025313</v>
       </c>
       <c r="B19">
         <v>4700</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>68</v>
+      </c>
+      <c r="F19">
+        <v>1830.0</v>
       </c>
       <c r="G19">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>5.0</v>
+      </c>
+      <c r="H19">
+        <v>1961</v>
       </c>
       <c r="I19" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="J19" t="s">
         <v>16</v>
       </c>
       <c r="K19">
-        <v>508.33608757</v>
+        <v>614.81757643</v>
       </c>
       <c r="L19" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
-        <v>600023820</v>
+        <v>600019776</v>
       </c>
       <c r="B20">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20">
-        <v>1505.0</v>
+        <v>594.0</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>21.8</v>
       </c>
       <c r="H20">
-        <v>1977</v>
+        <v>1910</v>
       </c>
       <c r="I20" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="J20" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K20">
-        <v>570.0364662</v>
+        <v>618.1878713</v>
       </c>
       <c r="L20" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
-        <v>600025311</v>
+        <v>600023814</v>
       </c>
       <c r="B21">
         <v>4700</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F21">
+        <v>1394.0</v>
       </c>
       <c r="G21">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1.0</v>
+      </c>
+      <c r="H21">
+        <v>1975</v>
       </c>
       <c r="I21" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="J21" t="s">
         <v>16</v>
       </c>
       <c r="K21">
-        <v>573.31073817</v>
+        <v>627.58712535</v>
       </c>
       <c r="L21" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22">
-        <v>600019676</v>
+        <v>600026195</v>
       </c>
       <c r="B22">
-        <v>470</v>
+        <v>4700</v>
       </c>
       <c r="C22" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>400.0</v>
+        <v>44</v>
+      </c>
+      <c r="F22" t="s">
+        <v>44</v>
       </c>
       <c r="G22">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>1950</v>
+        <v>2.0</v>
+      </c>
+      <c r="H22" t="s">
+        <v>44</v>
       </c>
       <c r="I22" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="J22" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="K22">
-        <v>579.31486565</v>
+        <v>657.5496125</v>
       </c>
       <c r="L22" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23">
-        <v>600019676</v>
+        <v>600026172</v>
       </c>
       <c r="B23">
-        <v>470</v>
+        <v>4700</v>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23">
-        <v>1865.0</v>
+        <v>1513.0</v>
       </c>
       <c r="G23">
-        <v>2.15</v>
+        <v>4.0</v>
       </c>
       <c r="H23">
-        <v>1950</v>
+        <v>1909</v>
       </c>
       <c r="I23" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="J23" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="K23">
-        <v>579.31486565</v>
+        <v>659.3381268</v>
       </c>
       <c r="L23" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
-        <v>600024230</v>
+        <v>600023803</v>
       </c>
       <c r="B24">
         <v>4700</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F24">
+        <v>1428.0</v>
       </c>
       <c r="G24">
-        <v>14.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1.0</v>
+      </c>
+      <c r="H24">
+        <v>1979</v>
       </c>
       <c r="I24" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="J24" t="s">
         <v>16</v>
       </c>
       <c r="K24">
-        <v>583.62239428</v>
+        <v>674.69867373</v>
       </c>
       <c r="L24" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25">
-        <v>600025850</v>
+        <v>600023803</v>
       </c>
       <c r="B25">
         <v>4700</v>
       </c>
       <c r="C25" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="E25" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="F25">
-        <v>6664.0</v>
+        <v>1428.0</v>
       </c>
       <c r="G25">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H25">
-        <v>1905</v>
+        <v>1979</v>
       </c>
       <c r="I25" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="J25" t="s">
         <v>16</v>
       </c>
       <c r="K25">
-        <v>593.20861285</v>
+        <v>674.69867373</v>
       </c>
       <c r="L25" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26">
-        <v>600023793</v>
+        <v>600024071</v>
       </c>
       <c r="B26">
         <v>4700</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E26" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1431.0</v>
+        <v>44</v>
+      </c>
+      <c r="F26" t="s">
+        <v>44</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>1975</v>
+        <v>4.58</v>
+      </c>
+      <c r="H26" t="s">
+        <v>44</v>
       </c>
       <c r="I26" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="J26" t="s">
         <v>16</v>
       </c>
       <c r="K26">
-        <v>603.35222689</v>
+        <v>714.54883324</v>
       </c>
       <c r="L26" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27">
-        <v>600025313</v>
+        <v>600004569</v>
       </c>
       <c r="B27">
         <v>4700</v>
       </c>
       <c r="C27" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D27" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="F27">
-        <v>1830.0</v>
+        <v>1344.0</v>
       </c>
       <c r="G27">
-        <v>5.0</v>
+        <v>0.36</v>
       </c>
       <c r="H27">
-        <v>1961</v>
+        <v>1908</v>
       </c>
       <c r="I27" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="J27" t="s">
         <v>16</v>
       </c>
       <c r="K27">
-        <v>614.81757643</v>
+        <v>715.36741489</v>
       </c>
       <c r="L27" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28">
-        <v>600019776</v>
+        <v>600023737</v>
       </c>
       <c r="B28">
-        <v>470</v>
+        <v>4700</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D28" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28">
-        <v>594.0</v>
+        <v>863.0</v>
       </c>
       <c r="G28">
-        <v>21.8</v>
+        <v>1.5</v>
       </c>
       <c r="H28">
-        <v>1910</v>
+        <v>1977</v>
       </c>
       <c r="I28" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="J28" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="K28">
-        <v>618.1878713</v>
+        <v>765.73026666</v>
       </c>
       <c r="L28" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29">
-        <v>600023814</v>
+        <v>600025800</v>
       </c>
       <c r="B29">
         <v>4700</v>
       </c>
       <c r="C29" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D29" t="s">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29">
-        <v>1394.0</v>
+        <v>734.0</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H29">
-        <v>1975</v>
+        <v>1918</v>
       </c>
       <c r="I29" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="J29" t="s">
         <v>16</v>
       </c>
       <c r="K29">
-        <v>627.58712535</v>
+        <v>769.50954294</v>
       </c>
       <c r="L29" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
-        <v>600024083</v>
+        <v>600092469</v>
       </c>
       <c r="B30">
         <v>4700</v>
       </c>
       <c r="C30" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F30" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G30">
-        <v>2.0</v>
+        <v>0.93</v>
       </c>
       <c r="H30" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I30" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="J30" t="s">
         <v>16</v>
       </c>
       <c r="K30">
-        <v>637.7751947</v>
+        <v>770.43264611</v>
       </c>
       <c r="L30" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31">
-        <v>600047285</v>
+        <v>600004625</v>
       </c>
       <c r="B31">
         <v>4700</v>
       </c>
       <c r="C31" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F31">
+        <v>1328.0</v>
       </c>
       <c r="G31">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>0.536</v>
+      </c>
+      <c r="H31">
+        <v>1920</v>
       </c>
       <c r="I31" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="J31" t="s">
         <v>16</v>
       </c>
       <c r="K31">
-        <v>655.26026286</v>
+        <v>771.42063166</v>
       </c>
       <c r="L31" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32">
-        <v>600026195</v>
+        <v>600089757</v>
       </c>
       <c r="B32">
         <v>4700</v>
       </c>
       <c r="C32" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D32" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="E32" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F32" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G32">
         <v>2.0</v>
       </c>
       <c r="H32" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I32" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="J32" t="s">
         <v>16</v>
       </c>
       <c r="K32">
-        <v>657.5496125</v>
+        <v>778.5956737</v>
       </c>
       <c r="L32" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
-        <v>600026172</v>
+        <v>600070534</v>
       </c>
       <c r="B33">
         <v>4700</v>
       </c>
       <c r="C33" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="D33" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33">
-        <v>1513.0</v>
+        <v>896.0</v>
       </c>
       <c r="G33">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="H33">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="I33" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="J33" t="s">
         <v>16</v>
       </c>
       <c r="K33">
-        <v>659.3381268</v>
+        <v>779.90521753</v>
       </c>
       <c r="L33" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
-        <v>600023803</v>
+        <v>600070534</v>
       </c>
       <c r="B34">
         <v>4700</v>
       </c>
       <c r="C34" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="D34" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34">
-        <v>1428.0</v>
+        <v>896.0</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="H34">
-        <v>1979</v>
+        <v>1920</v>
       </c>
       <c r="I34" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="J34" t="s">
         <v>16</v>
       </c>
       <c r="K34">
-        <v>674.69867373</v>
+        <v>779.90521753</v>
       </c>
       <c r="L34" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
-        <v>600023803</v>
+        <v>600004647</v>
       </c>
       <c r="B35">
         <v>4700</v>
       </c>
       <c r="C35" t="s">
-        <v>46</v>
+        <v>114</v>
       </c>
       <c r="D35" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35">
-        <v>1428.0</v>
+        <v>1767.0</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.458</v>
       </c>
       <c r="H35">
-        <v>1979</v>
+        <v>1919</v>
       </c>
       <c r="I35" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="J35" t="s">
         <v>16</v>
       </c>
       <c r="K35">
-        <v>674.69867373</v>
+        <v>786.28956806</v>
       </c>
       <c r="L35" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36">
-        <v>600024071</v>
+        <v>600088866</v>
       </c>
       <c r="B36">
         <v>4700</v>
       </c>
       <c r="C36" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="D36" t="s">
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F36">
+        <v>1706.0</v>
       </c>
       <c r="G36">
-        <v>4.58</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1.0</v>
+      </c>
+      <c r="H36">
+        <v>2019</v>
       </c>
       <c r="I36" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="J36" t="s">
         <v>16</v>
       </c>
       <c r="K36">
-        <v>714.54883324</v>
+        <v>794.30092876</v>
       </c>
       <c r="L36" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37">
-        <v>600004569</v>
+        <v>600088866</v>
       </c>
       <c r="B37">
         <v>4700</v>
       </c>
       <c r="C37" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="D37" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37">
-        <v>1344.0</v>
+        <v>1706.0</v>
       </c>
       <c r="G37">
-        <v>0.36</v>
+        <v>1.0</v>
       </c>
       <c r="H37">
-        <v>1908</v>
+        <v>2019</v>
       </c>
       <c r="I37" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="J37" t="s">
         <v>16</v>
       </c>
       <c r="K37">
-        <v>715.36741489</v>
+        <v>794.30092876</v>
       </c>
       <c r="L37" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38">
-        <v>600024087</v>
+        <v>600089759</v>
       </c>
       <c r="B38">
         <v>4700</v>
       </c>
       <c r="C38" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="D38" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F38" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G38">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="H38" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I38" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="J38" t="s">
         <v>16</v>
       </c>
       <c r="K38">
-        <v>725.04497961</v>
+        <v>807.22181792</v>
       </c>
       <c r="L38" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39">
-        <v>600023737</v>
+        <v>600089759</v>
       </c>
       <c r="B39">
         <v>4700</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="D39" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>863.0</v>
+        <v>44</v>
+      </c>
+      <c r="F39" t="s">
+        <v>44</v>
       </c>
       <c r="G39">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>1977</v>
+        <v>2.0</v>
+      </c>
+      <c r="H39" t="s">
+        <v>44</v>
       </c>
       <c r="I39" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="J39" t="s">
         <v>16</v>
       </c>
       <c r="K39">
-        <v>765.73026666</v>
+        <v>807.22181792</v>
       </c>
       <c r="L39" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
-        <v>600025800</v>
+        <v>600089759</v>
       </c>
       <c r="B40">
         <v>4700</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D40" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="E40" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>734.0</v>
+        <v>44</v>
+      </c>
+      <c r="F40" t="s">
+        <v>44</v>
       </c>
       <c r="G40">
         <v>2.0</v>
       </c>
-      <c r="H40">
-        <v>1918</v>
+      <c r="H40" t="s">
+        <v>44</v>
       </c>
       <c r="I40" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="J40" t="s">
         <v>16</v>
       </c>
       <c r="K40">
-        <v>769.50954294</v>
+        <v>807.22181792</v>
       </c>
       <c r="L40" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
-        <v>600092469</v>
+        <v>600089841</v>
       </c>
       <c r="B41">
         <v>4700</v>
       </c>
       <c r="C41" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D41" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="E41" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F41">
+        <v>1586.0</v>
       </c>
       <c r="G41">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>0.85</v>
+      </c>
+      <c r="H41">
+        <v>2018</v>
       </c>
       <c r="I41" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="J41" t="s">
         <v>16</v>
       </c>
       <c r="K41">
-        <v>770.43264611</v>
+        <v>815.874617</v>
       </c>
       <c r="L41" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
-        <v>600004625</v>
+        <v>600025171</v>
       </c>
       <c r="B42">
         <v>4700</v>
       </c>
       <c r="C42" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="D42" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42">
-        <v>1328.0</v>
+        <v>1090.0</v>
       </c>
       <c r="G42">
-        <v>0.536</v>
+        <v>2.0</v>
       </c>
       <c r="H42">
-        <v>1920</v>
+        <v>1911</v>
       </c>
       <c r="I42" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="J42" t="s">
         <v>16</v>
       </c>
       <c r="K42">
-        <v>771.42063166</v>
+        <v>830.95277574</v>
       </c>
       <c r="L42" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
-        <v>600089757</v>
+        <v>600004538</v>
       </c>
       <c r="B43">
         <v>4700</v>
       </c>
       <c r="C43" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>128</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F43" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G43">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H43" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I43" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="J43" t="s">
         <v>16</v>
       </c>
       <c r="K43">
-        <v>778.5956737</v>
+        <v>839.63083396</v>
       </c>
       <c r="L43" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44">
-        <v>600024068</v>
+        <v>600088860</v>
       </c>
       <c r="B44">
         <v>4700</v>
       </c>
       <c r="C44" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F44" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I44" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="J44" t="s">
         <v>16</v>
       </c>
       <c r="K44">
-        <v>779.70524557</v>
+        <v>849.94027578</v>
       </c>
       <c r="L44" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45">
-        <v>600070534</v>
+        <v>600025297</v>
       </c>
       <c r="B45">
         <v>4700</v>
       </c>
       <c r="C45" t="s">
-        <v>132</v>
+        <v>103</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45">
-        <v>896.0</v>
+        <v>1723.0</v>
       </c>
       <c r="G45">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="H45">
-        <v>1920</v>
+        <v>1916</v>
       </c>
       <c r="I45" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="J45" t="s">
         <v>16</v>
       </c>
       <c r="K45">
-        <v>779.90521753</v>
+        <v>870.37709401</v>
       </c>
       <c r="L45" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46">
-        <v>600070534</v>
+        <v>600024211</v>
       </c>
       <c r="B46">
         <v>4700</v>
       </c>
       <c r="C46" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D46" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>896.0</v>
+        <v>44</v>
+      </c>
+      <c r="F46" t="s">
+        <v>44</v>
       </c>
       <c r="G46">
-        <v>5.0</v>
-[...2 lines deleted...]
-        <v>1920</v>
+        <v>3.0</v>
+      </c>
+      <c r="H46" t="s">
+        <v>44</v>
       </c>
       <c r="I46" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="J46" t="s">
         <v>16</v>
       </c>
       <c r="K46">
-        <v>779.90521753</v>
+        <v>881.32503351</v>
       </c>
       <c r="L46" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47">
-        <v>600004647</v>
+        <v>600020969</v>
       </c>
       <c r="B47">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C47" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D47" t="s">
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
       <c r="F47">
-        <v>1767.0</v>
+        <v>1038.0</v>
       </c>
       <c r="G47">
-        <v>0.458</v>
+        <v>5.0</v>
       </c>
       <c r="H47">
-        <v>1919</v>
+        <v>1991</v>
       </c>
       <c r="I47" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="J47" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K47">
-        <v>786.28956806</v>
+        <v>891.05899491</v>
       </c>
       <c r="L47" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
-        <v>600088866</v>
+        <v>600024176</v>
       </c>
       <c r="B48">
         <v>4700</v>
       </c>
       <c r="C48" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D48" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E48" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1706.0</v>
+        <v>44</v>
+      </c>
+      <c r="F48" t="s">
+        <v>44</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>4.0</v>
+      </c>
+      <c r="H48" t="s">
+        <v>44</v>
       </c>
       <c r="I48" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="J48" t="s">
         <v>16</v>
       </c>
       <c r="K48">
-        <v>794.30092876</v>
+        <v>912.36383315</v>
       </c>
       <c r="L48" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49">
-        <v>600088866</v>
+        <v>600025259</v>
       </c>
       <c r="B49">
         <v>4700</v>
       </c>
       <c r="C49" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="D49" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E49" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1706.0</v>
+        <v>44</v>
+      </c>
+      <c r="F49" t="s">
+        <v>44</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>1.35</v>
+      </c>
+      <c r="H49" t="s">
+        <v>44</v>
       </c>
       <c r="I49" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="J49" t="s">
         <v>16</v>
       </c>
       <c r="K49">
-        <v>794.30092876</v>
+        <v>921.30929558</v>
       </c>
       <c r="L49" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50">
-        <v>600047305</v>
+        <v>600024184</v>
       </c>
       <c r="B50">
-        <v>470</v>
+        <v>4700</v>
       </c>
       <c r="C50" t="s">
-        <v>52</v>
+        <v>151</v>
       </c>
       <c r="D50" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F50">
+        <v>1534.0</v>
       </c>
       <c r="G50">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>5.0</v>
+      </c>
+      <c r="H50">
+        <v>1920</v>
       </c>
       <c r="I50" t="s">
-        <v>75</v>
+        <v>152</v>
       </c>
       <c r="J50" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="K50">
-        <v>801.69965051</v>
+        <v>933.68042026</v>
       </c>
       <c r="L50" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
-        <v>600089759</v>
+        <v>600025257</v>
       </c>
       <c r="B51">
         <v>4700</v>
       </c>
       <c r="C51" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="D51" t="s">
-        <v>13</v>
+        <v>155</v>
       </c>
       <c r="E51" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F51">
+        <v>1175.0</v>
       </c>
       <c r="G51">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2.57</v>
+      </c>
+      <c r="H51">
+        <v>1920</v>
       </c>
       <c r="I51" t="s">
-        <v>129</v>
+        <v>156</v>
       </c>
       <c r="J51" t="s">
         <v>16</v>
       </c>
       <c r="K51">
-        <v>807.22181792</v>
+        <v>942.74903707</v>
       </c>
       <c r="L51" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
-        <v>600089759</v>
+        <v>600024167</v>
       </c>
       <c r="B52">
         <v>4700</v>
       </c>
       <c r="C52" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="D52" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="E52" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F52">
+        <v>940.0</v>
       </c>
       <c r="G52">
         <v>2.0</v>
       </c>
-      <c r="H52" t="s">
-        <v>47</v>
+      <c r="H52">
+        <v>1959</v>
       </c>
       <c r="I52" t="s">
-        <v>129</v>
+        <v>160</v>
       </c>
       <c r="J52" t="s">
         <v>16</v>
       </c>
       <c r="K52">
-        <v>807.22181792</v>
+        <v>977.80512155</v>
       </c>
       <c r="L52" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53">
-        <v>600089759</v>
+        <v>600023013</v>
       </c>
       <c r="B53">
         <v>4700</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="D53" t="s">
-        <v>128</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F53">
+        <v>1613.0</v>
       </c>
       <c r="G53">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>1.75</v>
+      </c>
+      <c r="H53">
+        <v>2008</v>
       </c>
       <c r="I53" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="J53" t="s">
         <v>16</v>
       </c>
       <c r="K53">
-        <v>807.22181792</v>
+        <v>979.3665562</v>
       </c>
       <c r="L53" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54">
-        <v>600089841</v>
+        <v>600024062</v>
       </c>
       <c r="B54">
         <v>4700</v>
       </c>
       <c r="C54" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="D54" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
       <c r="F54">
-        <v>1586.0</v>
+        <v>688.0</v>
       </c>
       <c r="G54">
-        <v>0.85</v>
+        <v>0.65</v>
       </c>
       <c r="H54">
-        <v>2018</v>
+        <v>1905</v>
       </c>
       <c r="I54" t="s">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="J54" t="s">
         <v>16</v>
       </c>
       <c r="K54">
-        <v>815.874617</v>
+        <v>983.08667185</v>
       </c>
       <c r="L54" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55">
-        <v>600004538</v>
+        <v>600024066</v>
       </c>
       <c r="B55">
         <v>4700</v>
       </c>
       <c r="C55" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
       <c r="D55" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="E55" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F55">
+        <v>1033.0</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2.0</v>
+      </c>
+      <c r="H55">
+        <v>1925</v>
       </c>
       <c r="I55" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="J55" t="s">
         <v>16</v>
       </c>
       <c r="K55">
-        <v>839.63083396</v>
+        <v>993.13477733</v>
       </c>
       <c r="L55" t="s">
-        <v>153</v>
+        <v>172</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56">
-        <v>600088860</v>
+        <v>600020984</v>
       </c>
       <c r="B56">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C56" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="D56" t="s">
-        <v>13</v>
+        <v>174</v>
       </c>
       <c r="E56" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>40</v>
+      </c>
+      <c r="F56">
+        <v>1216.0</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2.5</v>
+      </c>
+      <c r="H56">
+        <v>1995</v>
       </c>
       <c r="I56" t="s">
-        <v>129</v>
+        <v>175</v>
       </c>
       <c r="J56" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K56">
-        <v>849.94027578</v>
+        <v>1008.32855755</v>
       </c>
       <c r="L56" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57">
-        <v>600025297</v>
+        <v>600020984</v>
       </c>
       <c r="B57">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C57" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D57" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F57">
-        <v>1723.0</v>
+        <v>1216.0</v>
       </c>
       <c r="G57">
-        <v>3.0</v>
+        <v>2.5</v>
       </c>
       <c r="H57">
-        <v>1916</v>
+        <v>1995</v>
       </c>
       <c r="I57" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="J57" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K57">
-        <v>870.37709401</v>
+        <v>1008.32855755</v>
       </c>
       <c r="L57" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58">
-        <v>600020969</v>
+        <v>600023890</v>
       </c>
       <c r="B58">
-        <v>470</v>
+        <v>4700</v>
       </c>
       <c r="C58" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="D58" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58">
-        <v>1038.0</v>
+        <v>1437.0</v>
       </c>
       <c r="G58">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="H58">
-        <v>1991</v>
+        <v>1920</v>
       </c>
       <c r="I58" t="s">
-        <v>159</v>
+        <v>178</v>
       </c>
       <c r="J58" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="K58">
-        <v>891.05899491</v>
+        <v>1024.69340063</v>
       </c>
       <c r="L58" t="s">
-        <v>160</v>
+        <v>179</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59">
-        <v>600024176</v>
+        <v>600024172</v>
       </c>
       <c r="B59">
         <v>4700</v>
       </c>
       <c r="C59" t="s">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="D59" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>40</v>
+      </c>
+      <c r="F59">
+        <v>1232.0</v>
       </c>
       <c r="G59">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>6.0</v>
+      </c>
+      <c r="H59">
+        <v>1995</v>
       </c>
       <c r="I59" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="J59" t="s">
         <v>16</v>
       </c>
       <c r="K59">
-        <v>912.36383315</v>
+        <v>1033.06485127</v>
       </c>
       <c r="L59" t="s">
-        <v>163</v>
+        <v>182</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60">
-        <v>600025259</v>
+        <v>600025246</v>
       </c>
       <c r="B60">
         <v>4700</v>
       </c>
       <c r="C60" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F60" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G60">
-        <v>1.35</v>
+        <v>2.0</v>
       </c>
       <c r="H60" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I60" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="J60" t="s">
         <v>16</v>
       </c>
       <c r="K60">
-        <v>921.30929558</v>
+        <v>1046.50888551</v>
       </c>
       <c r="L60" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61">
-        <v>600024184</v>
+        <v>600025220</v>
       </c>
       <c r="B61">
         <v>4700</v>
       </c>
       <c r="C61" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="D61" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61">
-        <v>1534.0</v>
+        <v>1694.0</v>
       </c>
       <c r="G61">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="H61">
         <v>1920</v>
       </c>
       <c r="I61" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="J61" t="s">
         <v>16</v>
       </c>
       <c r="K61">
-        <v>933.68042026</v>
+        <v>1046.69639471</v>
       </c>
       <c r="L61" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62">
-        <v>600025257</v>
+        <v>600025230</v>
       </c>
       <c r="B62">
         <v>4700</v>
       </c>
       <c r="C62" t="s">
-        <v>171</v>
+        <v>33</v>
       </c>
       <c r="D62" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62">
-        <v>1175.0</v>
+        <v>960.0</v>
       </c>
       <c r="G62">
-        <v>2.57</v>
+        <v>2.0</v>
       </c>
       <c r="H62">
-        <v>1920</v>
+        <v>1957</v>
       </c>
       <c r="I62" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="J62" t="s">
         <v>16</v>
       </c>
       <c r="K62">
-        <v>942.74903707</v>
+        <v>1049.14917931</v>
       </c>
       <c r="L62" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63">
-        <v>600024167</v>
+        <v>600004305</v>
       </c>
       <c r="B63">
         <v>4700</v>
       </c>
       <c r="C63" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="D63" t="s">
-        <v>175</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F63">
-        <v>940.0</v>
+        <v>672.0</v>
       </c>
       <c r="G63">
-        <v>2.0</v>
+        <v>1.01</v>
       </c>
       <c r="H63">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="I63" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="J63" t="s">
         <v>16</v>
       </c>
       <c r="K63">
-        <v>977.80512155</v>
+        <v>1052.8893821</v>
       </c>
       <c r="L63" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64">
-        <v>600024062</v>
+        <v>600025113</v>
       </c>
       <c r="B64">
         <v>4700</v>
       </c>
       <c r="C64" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="D64" t="s">
-        <v>179</v>
+        <v>196</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64">
-        <v>688.0</v>
+        <v>796.0</v>
       </c>
       <c r="G64">
-        <v>0.65</v>
+        <v>3.0</v>
       </c>
       <c r="H64">
-        <v>1905</v>
+        <v>1917</v>
       </c>
       <c r="I64" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="J64" t="s">
         <v>16</v>
       </c>
       <c r="K64">
-        <v>983.08667185</v>
+        <v>1065.0776782</v>
       </c>
       <c r="L64" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65">
-        <v>600024066</v>
+        <v>600024004</v>
       </c>
       <c r="B65">
         <v>4700</v>
       </c>
       <c r="C65" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="D65" t="s">
-        <v>183</v>
+        <v>107</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
       <c r="F65">
-        <v>1033.0</v>
+        <v>1468.0</v>
       </c>
       <c r="G65">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="H65">
-        <v>1925</v>
+        <v>1949</v>
       </c>
       <c r="I65" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="J65" t="s">
         <v>16</v>
       </c>
       <c r="K65">
-        <v>993.13477733</v>
+        <v>1099.66093096</v>
       </c>
       <c r="L65" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66">
-        <v>600020984</v>
+        <v>600025098</v>
       </c>
       <c r="B66">
-        <v>470</v>
+        <v>4700</v>
       </c>
       <c r="C66" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="D66" t="s">
-        <v>187</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="F66">
-        <v>1216.0</v>
+        <v>1043.0</v>
       </c>
       <c r="G66">
-        <v>2.5</v>
+        <v>5.0</v>
       </c>
       <c r="H66">
-        <v>1995</v>
+        <v>1918</v>
       </c>
       <c r="I66" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="J66" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="K66">
-        <v>1008.32855755</v>
+        <v>1119.53121875</v>
       </c>
       <c r="L66" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67">
-        <v>600020984</v>
+        <v>600023970</v>
       </c>
       <c r="B67">
-        <v>470</v>
+        <v>4700</v>
       </c>
       <c r="C67" t="s">
-        <v>148</v>
+        <v>202</v>
       </c>
       <c r="D67" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="F67">
-        <v>1216.0</v>
+        <v>1230.0</v>
       </c>
       <c r="G67">
-        <v>2.5</v>
+        <v>1.0</v>
       </c>
       <c r="H67">
-        <v>1995</v>
+        <v>1925</v>
       </c>
       <c r="I67" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="J67" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="K67">
-        <v>1008.32855755</v>
+        <v>1185.34772319</v>
       </c>
       <c r="L67" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68">
-        <v>600023890</v>
+        <v>600023953</v>
       </c>
       <c r="B68">
         <v>4700</v>
       </c>
       <c r="C68" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="D68" t="s">
-        <v>13</v>
+        <v>166</v>
       </c>
       <c r="E68" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1437.0</v>
+        <v>44</v>
+      </c>
+      <c r="F68" t="s">
+        <v>44</v>
       </c>
       <c r="G68">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>1920</v>
+        <v>1.0</v>
+      </c>
+      <c r="H68" t="s">
+        <v>44</v>
       </c>
       <c r="I68" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="J68" t="s">
         <v>16</v>
       </c>
       <c r="K68">
-        <v>1024.69340063</v>
+        <v>1239.90646444</v>
       </c>
       <c r="L68" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69">
-        <v>600025246</v>
+        <v>600023953</v>
       </c>
       <c r="B69">
         <v>4700</v>
       </c>
       <c r="C69" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="D69" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F69" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G69">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H69" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I69" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="J69" t="s">
         <v>16</v>
       </c>
       <c r="K69">
-        <v>1046.50888551</v>
+        <v>1239.90646444</v>
       </c>
       <c r="L69" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70">
-        <v>600025220</v>
+        <v>600025424</v>
       </c>
       <c r="B70">
         <v>4700</v>
       </c>
       <c r="C70" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="D70" t="s">
-        <v>197</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70">
-        <v>1694.0</v>
+        <v>1240.0</v>
       </c>
       <c r="G70">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="H70">
-        <v>1920</v>
+        <v>1964</v>
       </c>
       <c r="I70" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="J70" t="s">
         <v>16</v>
       </c>
       <c r="K70">
-        <v>1046.69639471</v>
+        <v>1252.01023103</v>
       </c>
       <c r="L70" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71">
-        <v>600025230</v>
+        <v>600025356</v>
       </c>
       <c r="B71">
         <v>4700</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>214</v>
       </c>
       <c r="D71" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
-        <v>14</v>
+        <v>215</v>
       </c>
       <c r="F71">
-        <v>960.0</v>
+        <v>3201.0</v>
       </c>
       <c r="G71">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
       <c r="H71">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="I71" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="J71" t="s">
         <v>16</v>
       </c>
       <c r="K71">
-        <v>1049.14917931</v>
+        <v>1272.61843129</v>
       </c>
       <c r="L71" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72">
-        <v>600004305</v>
+        <v>600025356</v>
       </c>
       <c r="B72">
         <v>4700</v>
       </c>
       <c r="C72" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="D72" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="E72" t="s">
-        <v>43</v>
+        <v>215</v>
       </c>
       <c r="F72">
-        <v>672.0</v>
+        <v>3201.0</v>
       </c>
       <c r="G72">
-        <v>1.01</v>
+        <v>6.0</v>
       </c>
       <c r="H72">
-        <v>1965</v>
+        <v>1958</v>
       </c>
       <c r="I72" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="J72" t="s">
         <v>16</v>
       </c>
       <c r="K72">
-        <v>1052.8893821</v>
+        <v>1272.61843129</v>
       </c>
       <c r="L72" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73">
-        <v>600025113</v>
+        <v>600020950</v>
       </c>
       <c r="B73">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C73" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="D73" t="s">
-        <v>206</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73">
-        <v>796.0</v>
+        <v>1101.0</v>
       </c>
       <c r="G73">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="H73">
-        <v>1917</v>
+        <v>1925</v>
       </c>
       <c r="I73" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="J73" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K73">
-        <v>1065.0776782</v>
+        <v>1303.1911002</v>
       </c>
       <c r="L73" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74">
-        <v>600024004</v>
+        <v>600020950</v>
       </c>
       <c r="B74">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C74" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="D74" t="s">
-        <v>128</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74">
-        <v>1468.0</v>
+        <v>1101.0</v>
       </c>
       <c r="G74">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="H74">
-        <v>1949</v>
+        <v>1925</v>
       </c>
       <c r="I74" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="J74" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K74">
-        <v>1099.66093096</v>
+        <v>1303.1911002</v>
       </c>
       <c r="L74" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75">
-        <v>600025098</v>
+        <v>600025405</v>
       </c>
       <c r="B75">
         <v>4700</v>
       </c>
       <c r="C75" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="D75" t="s">
-        <v>13</v>
+        <v>225</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
       <c r="F75">
-        <v>1043.0</v>
+        <v>1175.0</v>
       </c>
       <c r="G75">
-        <v>5.0</v>
+        <v>3.5</v>
       </c>
       <c r="H75">
-        <v>1918</v>
+        <v>1962</v>
       </c>
       <c r="I75" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="J75" t="s">
         <v>16</v>
       </c>
       <c r="K75">
-        <v>1119.53121875</v>
+        <v>1305.37100148</v>
       </c>
       <c r="L75" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76">
-        <v>600023970</v>
+        <v>600025412</v>
       </c>
       <c r="B76">
         <v>4700</v>
       </c>
       <c r="C76" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="D76" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76">
-        <v>1230.0</v>
+        <v>1362.0</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="H76">
-        <v>1925</v>
+        <v>1956</v>
       </c>
       <c r="I76" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="J76" t="s">
         <v>16</v>
       </c>
       <c r="K76">
-        <v>1185.34772319</v>
+        <v>1315.29068216</v>
       </c>
       <c r="L76" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77">
-        <v>600023953</v>
+        <v>600025368</v>
       </c>
       <c r="B77">
         <v>4700</v>
       </c>
       <c r="C77" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="D77" t="s">
-        <v>179</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F77">
+        <v>864.0</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2.5</v>
+      </c>
+      <c r="H77">
+        <v>1959</v>
       </c>
       <c r="I77" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="J77" t="s">
         <v>16</v>
       </c>
       <c r="K77">
-        <v>1239.90646444</v>
+        <v>1324.53610189</v>
       </c>
       <c r="L77" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78">
-        <v>600023953</v>
+        <v>600025368</v>
       </c>
       <c r="B78">
         <v>4700</v>
       </c>
       <c r="C78" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="D78" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
       <c r="E78" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F78">
+        <v>864.0</v>
       </c>
       <c r="G78">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2.5</v>
+      </c>
+      <c r="H78">
+        <v>1959</v>
       </c>
       <c r="I78" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="J78" t="s">
         <v>16</v>
       </c>
       <c r="K78">
-        <v>1239.90646444</v>
+        <v>1324.53610189</v>
       </c>
       <c r="L78" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79">
-        <v>600025424</v>
+        <v>600025368</v>
       </c>
       <c r="B79">
         <v>4700</v>
       </c>
       <c r="C79" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D79" t="s">
-        <v>13</v>
+        <v>236</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79">
-        <v>1240.0</v>
+        <v>864.0</v>
       </c>
       <c r="G79">
-        <v>4.0</v>
+        <v>2.5</v>
       </c>
       <c r="H79">
-        <v>1964</v>
+        <v>1959</v>
       </c>
       <c r="I79" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="J79" t="s">
         <v>16</v>
       </c>
       <c r="K79">
-        <v>1252.01023103</v>
+        <v>1324.53610189</v>
       </c>
       <c r="L79" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80">
-        <v>600025356</v>
+        <v>600025444</v>
       </c>
       <c r="B80">
         <v>4700</v>
       </c>
       <c r="C80" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="D80" t="s">
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="E80" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="F80">
-        <v>3201.0</v>
+        <v>2779.0</v>
       </c>
       <c r="G80">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="H80">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="I80" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="J80" t="s">
         <v>16</v>
       </c>
       <c r="K80">
-        <v>1272.61843129</v>
+        <v>1335.20783627</v>
       </c>
       <c r="L80" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81">
-        <v>600025356</v>
+        <v>600024805</v>
       </c>
       <c r="B81">
         <v>4700</v>
       </c>
       <c r="C81" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="D81" t="s">
-        <v>229</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="F81">
-        <v>3201.0</v>
+        <v>1110.0</v>
       </c>
       <c r="G81">
         <v>6.0</v>
       </c>
       <c r="H81">
-        <v>1958</v>
+        <v>1917</v>
       </c>
       <c r="I81" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="J81" t="s">
         <v>16</v>
       </c>
       <c r="K81">
-        <v>1272.61843129</v>
+        <v>1343.37847355</v>
       </c>
       <c r="L81" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82">
-        <v>600020950</v>
+        <v>600025396</v>
       </c>
       <c r="B82">
-        <v>470</v>
+        <v>4700</v>
       </c>
       <c r="C82" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="D82" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="E82" t="s">
         <v>14</v>
       </c>
       <c r="F82">
-        <v>1101.0</v>
+        <v>1269.0</v>
       </c>
       <c r="G82">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="H82">
-        <v>1925</v>
+        <v>1956</v>
       </c>
       <c r="I82" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="J82" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="K82">
-        <v>1303.1911002</v>
+        <v>1374.15551594</v>
       </c>
       <c r="L82" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83">
-        <v>600020950</v>
+        <v>600024390</v>
       </c>
       <c r="B83">
-        <v>470</v>
+        <v>4700</v>
       </c>
       <c r="C83" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="D83" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83">
-        <v>1101.0</v>
+        <v>1381.0</v>
       </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H83">
-        <v>1925</v>
+        <v>1971</v>
       </c>
       <c r="I83" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="J83" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="K83">
-        <v>1303.1911002</v>
+        <v>1454.03668197</v>
       </c>
       <c r="L83" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84">
-        <v>600025405</v>
+        <v>600024390</v>
       </c>
       <c r="B84">
         <v>4700</v>
       </c>
       <c r="C84" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="D84" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="E84" t="s">
         <v>14</v>
       </c>
       <c r="F84">
-        <v>1175.0</v>
+        <v>1381.0</v>
       </c>
       <c r="G84">
-        <v>3.5</v>
+        <v>2.0</v>
       </c>
       <c r="H84">
-        <v>1962</v>
+        <v>1971</v>
       </c>
       <c r="I84" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="J84" t="s">
         <v>16</v>
       </c>
       <c r="K84">
-        <v>1305.37100148</v>
+        <v>1454.03668197</v>
       </c>
       <c r="L84" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85">
-        <v>600025412</v>
+        <v>600024379</v>
       </c>
       <c r="B85">
         <v>4700</v>
       </c>
       <c r="C85" t="s">
-        <v>238</v>
+        <v>103</v>
       </c>
       <c r="D85" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
       <c r="F85">
-        <v>1362.0</v>
+        <v>1338.0</v>
       </c>
       <c r="G85">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="H85">
-        <v>1956</v>
+        <v>1970</v>
       </c>
       <c r="I85" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="J85" t="s">
         <v>16</v>
       </c>
       <c r="K85">
-        <v>1315.29068216</v>
+        <v>1551.10921381</v>
       </c>
       <c r="L85" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86">
-        <v>600025368</v>
+        <v>600082118</v>
       </c>
       <c r="B86">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C86" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="D86" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86">
-        <v>864.0</v>
+        <v>1622.0</v>
       </c>
       <c r="G86">
-        <v>2.5</v>
+        <v>46.97</v>
       </c>
       <c r="H86">
-        <v>1959</v>
+        <v>2020</v>
       </c>
       <c r="I86" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="J86" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K86">
-        <v>1324.53610189</v>
+        <v>1578.89733923</v>
       </c>
       <c r="L86" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87">
-        <v>600025368</v>
+        <v>600019609</v>
       </c>
       <c r="B87">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C87" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="D87" t="s">
-        <v>244</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87">
-        <v>864.0</v>
+        <v>1274.0</v>
       </c>
       <c r="G87">
-        <v>2.5</v>
+        <v>160.0</v>
       </c>
       <c r="H87">
-        <v>1959</v>
+        <v>1915</v>
       </c>
       <c r="I87" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="J87" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K87">
-        <v>1324.53610189</v>
+        <v>1642.03580088</v>
       </c>
       <c r="L87" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88">
-        <v>600025368</v>
+        <v>600019894</v>
       </c>
       <c r="B88">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C88" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="D88" t="s">
-        <v>246</v>
+        <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
       <c r="F88">
-        <v>864.0</v>
+        <v>1156.0</v>
       </c>
       <c r="G88">
-        <v>2.5</v>
+        <v>15.0</v>
       </c>
       <c r="H88">
-        <v>1959</v>
+        <v>1975</v>
       </c>
       <c r="I88" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="J88" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K88">
-        <v>1324.53610189</v>
+        <v>1693.32678238</v>
       </c>
       <c r="L88" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89">
-        <v>600025444</v>
+        <v>600082121</v>
       </c>
       <c r="B89">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C89" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="D89" t="s">
-        <v>248</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2779.0</v>
+        <v>44</v>
+      </c>
+      <c r="F89" t="s">
+        <v>44</v>
       </c>
       <c r="G89">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>1956</v>
+        <v>14.51</v>
+      </c>
+      <c r="H89" t="s">
+        <v>44</v>
       </c>
       <c r="I89" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="J89" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K89">
-        <v>1335.20783627</v>
+        <v>1753.82598035</v>
       </c>
       <c r="L89" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90">
-        <v>600024805</v>
+        <v>600082121</v>
       </c>
       <c r="B90">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C90" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="D90" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1110.0</v>
+        <v>44</v>
+      </c>
+      <c r="F90" t="s">
+        <v>44</v>
       </c>
       <c r="G90">
-        <v>6.0</v>
-[...2 lines deleted...]
-        <v>1917</v>
+        <v>14.51</v>
+      </c>
+      <c r="H90" t="s">
+        <v>44</v>
       </c>
       <c r="I90" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="J90" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K90">
-        <v>1343.37847355</v>
+        <v>1753.82598035</v>
       </c>
       <c r="L90" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91">
-        <v>600025396</v>
+        <v>600019892</v>
       </c>
       <c r="B91">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C91" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D91" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>14</v>
       </c>
       <c r="F91">
-        <v>1269.0</v>
+        <v>2343.0</v>
       </c>
       <c r="G91">
-        <v>3.0</v>
+        <v>41.05</v>
       </c>
       <c r="H91">
-        <v>1956</v>
+        <v>2015</v>
       </c>
       <c r="I91" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="J91" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K91">
-        <v>1374.15551594</v>
+        <v>1817.65331534</v>
       </c>
       <c r="L91" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92">
-        <v>600024379</v>
+        <v>600019892</v>
       </c>
       <c r="B92">
-        <v>4700</v>
+        <v>470</v>
       </c>
       <c r="C92" t="s">
-        <v>124</v>
+        <v>265</v>
       </c>
       <c r="D92" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
       <c r="F92">
-        <v>1338.0</v>
+        <v>2343.0</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>41.05</v>
       </c>
       <c r="H92">
-        <v>1970</v>
+        <v>2015</v>
       </c>
       <c r="I92" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="J92" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="K92">
-        <v>1551.10921381</v>
+        <v>1817.65331534</v>
       </c>
       <c r="L92" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="93" spans="1:12">
       <c r="A93">
-        <v>600082118</v>
+        <v>600020125</v>
       </c>
       <c r="B93">
         <v>470</v>
       </c>
       <c r="C93" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="D93" t="s">
-        <v>13</v>
+        <v>269</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
       <c r="F93">
-        <v>1622.0</v>
+        <v>2053.0</v>
       </c>
       <c r="G93">
-        <v>46.97</v>
+        <v>49.07</v>
       </c>
       <c r="H93">
-        <v>2020</v>
+        <v>1979</v>
       </c>
       <c r="I93" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="J93" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="K93">
-        <v>1578.89733923</v>
+        <v>2124.88708409</v>
       </c>
       <c r="L93" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:12">
       <c r="A94">
-        <v>600019609</v>
+        <v>600019610</v>
       </c>
       <c r="B94">
         <v>470</v>
       </c>
       <c r="C94" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="D94" t="s">
-        <v>13</v>
+        <v>273</v>
       </c>
       <c r="E94" t="s">
         <v>14</v>
       </c>
       <c r="F94">
-        <v>1274.0</v>
+        <v>1550.0</v>
       </c>
       <c r="G94">
-        <v>160.0</v>
+        <v>80.0</v>
       </c>
       <c r="H94">
-        <v>1915</v>
+        <v>1978</v>
       </c>
       <c r="I94" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="J94" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="K94">
-        <v>1642.03580088</v>
+        <v>2127.19071371</v>
       </c>
       <c r="L94" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95">
-        <v>600019894</v>
+        <v>600020082</v>
       </c>
       <c r="B95">
         <v>470</v>
       </c>
       <c r="C95" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="D95" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95">
-        <v>1156.0</v>
+        <v>1438.0</v>
       </c>
       <c r="G95">
-        <v>15.0</v>
+        <v>3.0</v>
       </c>
       <c r="H95">
-        <v>1975</v>
+        <v>1994</v>
       </c>
       <c r="I95" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="J95" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="K95">
-        <v>1693.32678238</v>
+        <v>2127.73355316</v>
       </c>
       <c r="L95" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96">
-        <v>600082121</v>
+        <v>600020092</v>
       </c>
       <c r="B96">
         <v>470</v>
       </c>
       <c r="C96" t="s">
-        <v>268</v>
+        <v>247</v>
       </c>
       <c r="D96" t="s">
-        <v>13</v>
+        <v>279</v>
       </c>
       <c r="E96" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F96">
+        <v>2415.0</v>
       </c>
       <c r="G96">
-        <v>14.51</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>2.4</v>
+      </c>
+      <c r="H96">
+        <v>1968</v>
       </c>
       <c r="I96" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="J96" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="K96">
-        <v>1753.82598035</v>
+        <v>2458.51421641</v>
       </c>
       <c r="L96" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
     </row>
     <row r="97" spans="1:12">
       <c r="A97">
-        <v>600082121</v>
+        <v>600020932</v>
       </c>
       <c r="B97">
         <v>470</v>
       </c>
       <c r="C97" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="D97" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>14</v>
+      </c>
+      <c r="F97">
+        <v>1415.0</v>
       </c>
       <c r="G97">
-        <v>14.51</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>137.01</v>
+      </c>
+      <c r="H97">
+        <v>1915</v>
       </c>
       <c r="I97" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="J97" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="K97">
-        <v>1753.82598035</v>
+        <v>2508.69303883</v>
       </c>
       <c r="L97" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
     </row>
     <row r="98" spans="1:12">
       <c r="A98">
-        <v>600019892</v>
+        <v>600020932</v>
       </c>
       <c r="B98">
         <v>470</v>
       </c>
       <c r="C98" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="D98" t="s">
-        <v>13</v>
+        <v>286</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
       <c r="F98">
-        <v>2343.0</v>
+        <v>1415.0</v>
       </c>
       <c r="G98">
-        <v>41.05</v>
+        <v>137.01</v>
       </c>
       <c r="H98">
-        <v>2015</v>
+        <v>1915</v>
       </c>
       <c r="I98" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="J98" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="K98">
-        <v>1817.65331534</v>
+        <v>2508.69303883</v>
       </c>
       <c r="L98" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
     </row>
     <row r="99" spans="1:12">
       <c r="A99">
-        <v>600019892</v>
+        <v>600020932</v>
       </c>
       <c r="B99">
         <v>470</v>
       </c>
       <c r="C99" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="D99" t="s">
-        <v>13</v>
+        <v>286</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99">
-        <v>2343.0</v>
+        <v>1415.0</v>
       </c>
       <c r="G99">
-        <v>41.05</v>
+        <v>137.01</v>
       </c>
       <c r="H99">
-        <v>2015</v>
+        <v>1915</v>
       </c>
       <c r="I99" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="J99" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="K99">
-        <v>1817.65331534</v>
+        <v>2508.69303883</v>
       </c>
       <c r="L99" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
     </row>
     <row r="100" spans="1:12">
       <c r="A100">
-        <v>600020125</v>
+        <v>600020932</v>
       </c>
       <c r="B100">
         <v>470</v>
       </c>
       <c r="C100" t="s">
-        <v>274</v>
+        <v>33</v>
       </c>
       <c r="D100" t="s">
-        <v>275</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100">
-        <v>2053.0</v>
+        <v>1415.0</v>
       </c>
       <c r="G100">
-        <v>49.07</v>
+        <v>137.01</v>
       </c>
       <c r="H100">
-        <v>1979</v>
+        <v>1915</v>
       </c>
       <c r="I100" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="J100" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="K100">
-        <v>2124.88708409</v>
+        <v>2508.69303883</v>
       </c>
       <c r="L100" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:12">
       <c r="A101">
-        <v>600019610</v>
+        <v>600019925</v>
       </c>
       <c r="B101">
         <v>470</v>
       </c>
       <c r="C101" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="D101" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="E101" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F101">
-        <v>1550.0</v>
+        <v>2128.0</v>
       </c>
       <c r="G101">
-        <v>80.0</v>
+        <v>14.8</v>
       </c>
       <c r="H101">
-        <v>1978</v>
+        <v>1971</v>
       </c>
       <c r="I101" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="J101" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="K101">
-        <v>2127.19071371</v>
+        <v>2600.31240288</v>
       </c>
       <c r="L101" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="L2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="L3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="L4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="L5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="L6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="L7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="L8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="L9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="L10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="L11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="L12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="L13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="L14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="L15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="L16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="L17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="L18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="L19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="L20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="L21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="L22" r:id="rId_hyperlink_21"/>